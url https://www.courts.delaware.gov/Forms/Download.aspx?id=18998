--- v1 (2026-03-09)
+++ v2 (2026-04-24)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53E228AE" w14:textId="77777777" w:rsidR="00994CAE" w:rsidRPr="00265B66" w:rsidRDefault="00FC1D07" w:rsidP="007853BA">
+    <w:p w14:paraId="53E228AE" w14:textId="77777777" w:rsidR="00994CAE" w:rsidRPr="00265B66" w:rsidRDefault="006B29BE" w:rsidP="007853BA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:pict w14:anchorId="6FC0F2ED">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
@@ -2550,51 +2550,51 @@
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="018CED52" w14:textId="77777777" w:rsidR="00A96085" w:rsidRDefault="00A96085">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="16791C69" w14:textId="77777777" w:rsidR="00A96085" w:rsidRDefault="00A96085">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3F43B5C6" w14:textId="77777777" w:rsidR="00A96085" w:rsidRPr="006308D6" w:rsidRDefault="00FC1D07">
+  <w:p w14:paraId="3F43B5C6" w14:textId="77777777" w:rsidR="00A96085" w:rsidRPr="006308D6" w:rsidRDefault="006B29BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:pict w14:anchorId="202E3C6F">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s2063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-12.15pt;margin-top:1.6pt;width:1in;height:18pt;z-index:-251658752" filled="f" stroked="f">
           <v:textbox>
             <w:txbxContent>
               <w:p w14:paraId="28D12CAB" w14:textId="77777777" w:rsidR="00A96085" w:rsidRDefault="00A96085">
@@ -2619,96 +2619,84 @@
                   <w:rPr>
                     <w:color w:val="DDDDDD"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00A96085" w:rsidRPr="006308D6">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
     <w:r w:rsidR="002A0821" w:rsidRPr="006308D6">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 421</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="23A132CD" w14:textId="69B60750" w:rsidR="00A96085" w:rsidRPr="006308D6" w:rsidRDefault="00A96085" w:rsidP="00CD77CF">
+  <w:p w14:paraId="23A132CD" w14:textId="282E1BE2" w:rsidR="00A96085" w:rsidRPr="006308D6" w:rsidRDefault="00A96085" w:rsidP="00CD77CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006308D6">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rev </w:t>
-[...5 lines deleted...]
-      <w:t>0</w:t>
+      <w:t xml:space="preserve">Rev </w:t>
     </w:r>
     <w:r w:rsidR="000229E6">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="002A0821" w:rsidRPr="006308D6">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00AD4C09" w:rsidRPr="006308D6">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>26</w:t>
-    </w:r>
-[...4 lines deleted...]
-      <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2B7449B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -2939,55 +2927,55 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2010133832">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1569807730">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="807631760">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1098599313">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="258029488">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="253977714">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="118"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qe0FzcG2gaNxinxDPr8Mjp5iAMv0E3u+64cpZkuineaeUqNTlYxodJg8N264tQHygMurXAG90Ut1hMPzgLLkbQ==" w:salt="NzdldcINW1F+b9fjmBCLnQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="YyfadqjwmwHCZWI49HHt6ykj8uy2HQvpetMkvplf+Uhk5KqxKtpxqEWbMSGlC4iJi04zK6cStUKiuPyeXhCUUQ==" w:salt="IaQGxklPwY3yuoykQjWzmg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="TableTheme"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2065"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotSuppressParagraphBorders/>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
@@ -3025,116 +3013,120 @@
   <w:rsids>
     <w:rsidRoot w:val="006B033F"/>
     <w:rsid w:val="00001516"/>
     <w:rsid w:val="00017A4E"/>
     <w:rsid w:val="000229E6"/>
     <w:rsid w:val="00025D47"/>
     <w:rsid w:val="000313EA"/>
     <w:rsid w:val="00032A16"/>
     <w:rsid w:val="00035618"/>
     <w:rsid w:val="000456D7"/>
     <w:rsid w:val="00045B2D"/>
     <w:rsid w:val="00084370"/>
     <w:rsid w:val="00095B0E"/>
     <w:rsid w:val="000D02C8"/>
     <w:rsid w:val="000D32B6"/>
     <w:rsid w:val="000D4919"/>
     <w:rsid w:val="000D77D4"/>
     <w:rsid w:val="000F62DB"/>
     <w:rsid w:val="00103773"/>
     <w:rsid w:val="00132E5D"/>
     <w:rsid w:val="001420AC"/>
     <w:rsid w:val="00152CDE"/>
     <w:rsid w:val="00155DEA"/>
     <w:rsid w:val="00161530"/>
     <w:rsid w:val="001716C9"/>
+    <w:rsid w:val="00180034"/>
     <w:rsid w:val="00185E1E"/>
     <w:rsid w:val="001864B5"/>
     <w:rsid w:val="001A469D"/>
     <w:rsid w:val="001B4F85"/>
     <w:rsid w:val="001E5734"/>
     <w:rsid w:val="001F34B5"/>
     <w:rsid w:val="0021164D"/>
     <w:rsid w:val="002402DA"/>
     <w:rsid w:val="00247720"/>
     <w:rsid w:val="00265B66"/>
     <w:rsid w:val="0027109D"/>
     <w:rsid w:val="002837A0"/>
     <w:rsid w:val="00285E9D"/>
     <w:rsid w:val="002904D7"/>
     <w:rsid w:val="002A0821"/>
     <w:rsid w:val="002A33E6"/>
     <w:rsid w:val="002A66DA"/>
     <w:rsid w:val="002C5FA4"/>
     <w:rsid w:val="002D0A57"/>
     <w:rsid w:val="002D51B5"/>
     <w:rsid w:val="002D68D7"/>
     <w:rsid w:val="00304DDF"/>
     <w:rsid w:val="0030779E"/>
     <w:rsid w:val="003124CC"/>
     <w:rsid w:val="003408F7"/>
     <w:rsid w:val="00367EBB"/>
     <w:rsid w:val="00381628"/>
     <w:rsid w:val="003921E1"/>
     <w:rsid w:val="003A2B49"/>
     <w:rsid w:val="003A5C25"/>
     <w:rsid w:val="003F56F3"/>
     <w:rsid w:val="0042122D"/>
     <w:rsid w:val="00456F64"/>
     <w:rsid w:val="00461541"/>
     <w:rsid w:val="00476CFD"/>
     <w:rsid w:val="004B77C7"/>
+    <w:rsid w:val="004E4406"/>
     <w:rsid w:val="004E6C17"/>
     <w:rsid w:val="0050090A"/>
     <w:rsid w:val="00503751"/>
     <w:rsid w:val="005042EA"/>
     <w:rsid w:val="005161FE"/>
     <w:rsid w:val="00520A17"/>
     <w:rsid w:val="00523333"/>
     <w:rsid w:val="00524C96"/>
     <w:rsid w:val="00527D38"/>
     <w:rsid w:val="00532584"/>
     <w:rsid w:val="00534CF3"/>
     <w:rsid w:val="005456F5"/>
     <w:rsid w:val="005466BB"/>
     <w:rsid w:val="00547600"/>
     <w:rsid w:val="005676F1"/>
     <w:rsid w:val="00573C14"/>
     <w:rsid w:val="005A12B1"/>
     <w:rsid w:val="005C0549"/>
     <w:rsid w:val="005C0BD4"/>
     <w:rsid w:val="005C4DB2"/>
     <w:rsid w:val="005C5607"/>
     <w:rsid w:val="005D33AF"/>
     <w:rsid w:val="005D392A"/>
     <w:rsid w:val="005D7429"/>
     <w:rsid w:val="005F509F"/>
     <w:rsid w:val="006308D6"/>
     <w:rsid w:val="00633624"/>
     <w:rsid w:val="006676BD"/>
     <w:rsid w:val="00683FF2"/>
+    <w:rsid w:val="00684BF7"/>
     <w:rsid w:val="006B033F"/>
+    <w:rsid w:val="006B29BE"/>
     <w:rsid w:val="006F5119"/>
     <w:rsid w:val="00753ABB"/>
     <w:rsid w:val="007643AF"/>
     <w:rsid w:val="007853BA"/>
     <w:rsid w:val="0079069E"/>
     <w:rsid w:val="007C47B6"/>
     <w:rsid w:val="007D3F3D"/>
     <w:rsid w:val="00815D77"/>
     <w:rsid w:val="00817473"/>
     <w:rsid w:val="008277B0"/>
     <w:rsid w:val="00827AB4"/>
     <w:rsid w:val="00830BEB"/>
     <w:rsid w:val="00875B94"/>
     <w:rsid w:val="0089127B"/>
     <w:rsid w:val="008A57CD"/>
     <w:rsid w:val="008B14D6"/>
     <w:rsid w:val="008C0667"/>
     <w:rsid w:val="008C151E"/>
     <w:rsid w:val="008D61C4"/>
     <w:rsid w:val="009216CC"/>
     <w:rsid w:val="00931A72"/>
     <w:rsid w:val="00946B6A"/>
     <w:rsid w:val="00994CAE"/>
     <w:rsid w:val="00995D40"/>
     <w:rsid w:val="009A5074"/>