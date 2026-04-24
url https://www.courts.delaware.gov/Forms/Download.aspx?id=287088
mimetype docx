--- v0 (2025-10-10)
+++ v1 (2026-04-24)
@@ -1,152 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E5DE3AA" w14:textId="48284E4F" w:rsidR="00F278BA" w:rsidRPr="00B0531A" w:rsidRDefault="00F278BA" w:rsidP="005A69FB">
+    <w:p w14:paraId="6E5DE3AA" w14:textId="48284E4F" w:rsidR="00F278BA" w:rsidRPr="00B0531A" w:rsidRDefault="00F278BA" w:rsidP="00771CA3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0531A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34885CD3" wp14:editId="57310D40">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34885CD3" wp14:editId="0B183DB6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-185420</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1304925" cy="1304925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapNone/>
-            <wp:docPr id="2117148445" name="Picture 1" descr="A picture containing circle&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="2117148445" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="A picture containing circle&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="2117148445" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1304925" cy="1304925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B0531A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F3E8DF" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00B0531A" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="22F3E8DF" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00B0531A" w:rsidRDefault="00F278BA" w:rsidP="00771CA3">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0531A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B0531A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -314,5697 +328,5755 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B0531A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00B0531A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02396D16" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00DE7619" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="02396D16" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00DE7619" w:rsidRDefault="00F278BA" w:rsidP="00771CA3">
       <w:pPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7619">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Answer to Petition for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Protection from Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701A8FB3" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="002758A0" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="701A8FB3" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="00771CA3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="0"/>
-        <w:rPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F278BA">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Petitioner</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00771CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F278BA">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v. Respondent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F278BA">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10373" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4319"/>
         <w:gridCol w:w="59"/>
         <w:gridCol w:w="4321"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="1584"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F17DF" w:rsidRPr="00FD4835" w14:paraId="608F50F7" w14:textId="77777777" w:rsidTr="008F17DF">
+      <w:tr w:rsidR="008F17DF" w:rsidRPr="00771CA3" w14:paraId="608F50F7" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30A08CE4" w14:textId="66606CB7" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="008F17DF" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="30A08CE4" w14:textId="66606CB7" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...17 lines deleted...]
-              <w:t>Name</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A49C685" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1A49C685" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="254AD64C" w14:textId="3AC3E4C0" w:rsidR="008F17DF" w:rsidRPr="00190953" w:rsidRDefault="008F17DF" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="254AD64C" w14:textId="3AC3E4C0" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:t>Name</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="430BE02D" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FD4835" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
+          <w:p w14:paraId="430BE02D" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A3EB86" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FD4835" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="39A3EB86" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F17DF" w:rsidRPr="00FD4835" w14:paraId="48E74AC0" w14:textId="77777777" w:rsidTr="006558A3">
+      <w:tr w:rsidR="008F17DF" w:rsidRPr="00771CA3" w14:paraId="48E74AC0" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3275A245" w14:textId="44D8445E" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="00D62A3D" w:rsidP="00D62A3D">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3275A245" w14:textId="44D8445E" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="00D62A3D" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="170"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65DF1099" w14:textId="37C39082" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="00D62A3D" w:rsidP="003D5082">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="65DF1099" w14:textId="37C39082" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="00D62A3D" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6500D4B8" w14:textId="4919C222" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="00D62A3D" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6500D4B8" w14:textId="4919C222" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="00D62A3D" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="75"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6BED818A" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FD4835" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
+          <w:p w14:paraId="6BED818A" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="118F7E27" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FD4835" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="118F7E27" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F17DF" w:rsidRPr="00FD4835" w14:paraId="34DEC8D1" w14:textId="77777777" w:rsidTr="006558A3">
+      <w:tr w:rsidR="008F17DF" w:rsidRPr="00771CA3" w14:paraId="34DEC8D1" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="286"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="361A24D7" w14:textId="2072A809" w:rsidR="008F17DF" w:rsidRDefault="008F17DF" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="361A24D7" w14:textId="2072A809" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of Birth </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="24041550" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="24041550" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="15982E28" w14:textId="13DDEEBE" w:rsidR="008F17DF" w:rsidRDefault="008F17DF" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="15982E28" w14:textId="13DDEEBE" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="75"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2F7C51" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FD4835" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
+          <w:p w14:paraId="0A2F7C51" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AC0E35A" w14:textId="279B3F38" w:rsidR="008F17DF" w:rsidRPr="00FD4835" w:rsidRDefault="008F17DF" w:rsidP="006558A3">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5AC0E35A" w14:textId="279B3F38" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004F3D20">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004F3D20">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004F3D20">
-[...48 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F17DF" w:rsidRPr="00FD4835" w14:paraId="3398836C" w14:textId="77777777" w:rsidTr="004F3D20">
+      <w:tr w:rsidR="008F17DF" w:rsidRPr="00771CA3" w14:paraId="3398836C" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="144"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6EA4AE" w14:textId="614EE37F" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7C6EA4AE" w14:textId="614EE37F" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB0997A" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3BB0997A" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00FCB750" w14:textId="2A7A6F88" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="00FCB750" w14:textId="2A7A6F88" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="75"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A11314E" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FD4835" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
+          <w:p w14:paraId="7A11314E" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="009D74DA" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="008F17DF" w:rsidP="003D5082">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="009D74DA" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3D20" w:rsidRPr="00FD4835" w14:paraId="6B505359" w14:textId="77777777" w:rsidTr="004F3D20">
+      <w:tr w:rsidR="004F3D20" w:rsidRPr="00771CA3" w14:paraId="6B505359" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="144"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2B8482" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6C2B8482" w14:textId="7A060D99" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00771CA3" w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>including Apt)</w:t>
             </w:r>
-            <w:r w:rsidRPr="002243EA" w:rsidDel="00763AB6">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3" w:rsidDel="00763AB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C876A7B" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5C876A7B" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="520CE93E" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="520CE93E" w14:textId="29E720E9" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="75"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00771CA3" w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>including Apt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="545CD354" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FD4835" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
+          <w:p w14:paraId="545CD354" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08241543" w14:textId="6D74D5D9" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="004F3D20">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="08241543" w14:textId="6D74D5D9" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="3" w:name="Text51"/>
-      <w:tr w:rsidR="004F3D20" w:rsidRPr="00FD4835" w14:paraId="39851A65" w14:textId="77777777" w:rsidTr="0053130D">
+      <w:tr w:rsidR="004F3D20" w:rsidRPr="00771CA3" w14:paraId="39851A65" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="322"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="039A7D63" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="039A7D63" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58C902C6" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="58C902C6" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="4" w:name="Text52"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="327C4E88" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="327C4E88" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="75"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65DD80C2" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FD4835" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
+          <w:p w14:paraId="65DD80C2" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA18C02" w14:textId="160C411B" w:rsidR="004F3D20" w:rsidRPr="00FD4835" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7DA18C02" w14:textId="160C411B" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3D20" w:rsidRPr="00FD4835" w14:paraId="57AE7652" w14:textId="77777777" w:rsidTr="006558A3">
+      <w:tr w:rsidR="004F3D20" w:rsidRPr="00771CA3" w14:paraId="57AE7652" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="144"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42525D4C" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="42525D4C" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD206D2" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6CD206D2" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="505C9ACD" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="505C9ACD" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="75"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BAB95B3" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FD4835" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
+          <w:p w14:paraId="0BAB95B3" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="509AA4BB" w14:textId="58913550" w:rsidR="004F3D20" w:rsidRPr="00FD4835" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="509AA4BB" w14:textId="58913550" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="5" w:name="Text53"/>
-      <w:tr w:rsidR="004F3D20" w:rsidRPr="00FD4835" w14:paraId="408F9BB4" w14:textId="77777777" w:rsidTr="006558A3">
+      <w:tr w:rsidR="004F3D20" w:rsidRPr="00771CA3" w14:paraId="408F9BB4" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFE0034" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5AFE0034" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5AB19E" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5D5AB19E" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="6" w:name="Text54"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5CD55C" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7B5CD55C" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="75"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="337217E5" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FD4835" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
+          <w:p w14:paraId="337217E5" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B0B6E34" w14:textId="6F2A5504" w:rsidR="004F3D20" w:rsidRPr="00FD4835" w:rsidRDefault="004F3D20" w:rsidP="006558A3">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3B0B6E34" w14:textId="6F2A5504" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004F3D20">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004F3D20">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004F3D20">
-[...48 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3D20" w:rsidRPr="00FD4835" w14:paraId="4EC5D684" w14:textId="77777777" w:rsidTr="004F3D20">
+      <w:tr w:rsidR="004F3D20" w:rsidRPr="00771CA3" w14:paraId="4EC5D684" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="605527EC" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
+          <w:p w14:paraId="605527EC" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City/State/Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE97947" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3DE97947" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40DE6BE4" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
+          <w:p w14:paraId="40DE6BE4" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="00771CA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2116"/>
                 <w:tab w:val="left" w:pos="3026"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="75"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City/State/Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FDDCE2A" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00FD4835" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
+          <w:p w14:paraId="2FDDCE2A" w14:textId="77777777" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B3AEDE8" w14:textId="37F21E28" w:rsidR="004F3D20" w:rsidRPr="00FA427F" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
+          <w:p w14:paraId="6B3AEDE8" w14:textId="37F21E28" w:rsidR="004F3D20" w:rsidRPr="00771CA3" w:rsidRDefault="004F3D20" w:rsidP="008F17DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="7" w:name="Text56"/>
-      <w:tr w:rsidR="008F17DF" w:rsidRPr="00FD4835" w14:paraId="5CC920CD" w14:textId="77777777" w:rsidTr="004F3D20">
+      <w:tr w:rsidR="008F17DF" w:rsidRPr="00771CA3" w14:paraId="5CC920CD" w14:textId="77777777" w:rsidTr="00771CA3">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16C35BE6" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00FA427F" w:rsidRDefault="008F17DF" w:rsidP="008F17DF">
+          <w:p w14:paraId="16C35BE6" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FA427F">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00FA427F">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
-          </w:p>
-[...1011 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCCC769" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00AC25B9" w:rsidRDefault="008F17DF" w:rsidP="008F17DF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5FA94724" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0AE2A1" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00AC25B9" w:rsidRDefault="008F17DF" w:rsidP="008F17DF">
+          <w:p w14:paraId="7C1B1FF1" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2116"/>
+                <w:tab w:val="left" w:pos="3026"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:firstLine="75"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37A56806" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="008F17DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F94713D" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="008F17DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F17DF" w:rsidRPr="00771CA3" w14:paraId="2CB81A14" w14:textId="77777777" w:rsidTr="00771CA3">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="1674" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFC4B0A" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attorney Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD78E0F" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07719D9C" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2476"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:firstLine="75"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attorney Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkStart w:id="8" w:name="Text58"/>
+      <w:tr w:rsidR="008F17DF" w:rsidRPr="00771CA3" w14:paraId="6E5BE697" w14:textId="77777777" w:rsidTr="00771CA3">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="1674" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCD31C8" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2525"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:left="139"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AC25B9">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AC25B9">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AC25B9">
-[...48 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FB8832" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="9" w:name="Text59"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A4A507" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2476"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:firstLine="75"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text59"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F17DF" w:rsidRPr="00771CA3" w14:paraId="2A08C581" w14:textId="77777777" w:rsidTr="00771CA3">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="1674" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AA2205" w14:textId="59A1782B" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2525"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:left="139"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpreter needed?    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check23"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Check23"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check24"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="Check24"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E7FAB3" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7989798B" w14:textId="6E9315A7" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2525"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:left="139"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpreter needed?    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check23"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check24"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F17DF" w:rsidRPr="00771CA3" w14:paraId="62A5325F" w14:textId="77777777" w:rsidTr="00771CA3">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="1674" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8DB105" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2525"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:left="139"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text58"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCCC769" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0AE2A1" w14:textId="77777777" w:rsidR="008F17DF" w:rsidRPr="00771CA3" w:rsidRDefault="008F17DF" w:rsidP="00771CA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2525"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:left="139"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text58"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="768A5853" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00B412B4" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="768A5853" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Respondent </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Respondent ANSWERS the petition as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346B64FC" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="346B64FC" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The above address is where I wish to receive mail from the court.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170DE2B4" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00073F3F" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="170DE2B4" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">My email address is: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABECDFD" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00073F3F" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="0ABECDFD" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">My telephone number(s) is/are: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F11809" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00073F3F" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="54F11809" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Text and voice (SMS/cellphone): </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4033E2CB" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00073F3F" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="4033E2CB" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Voice only (landline): </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21905133" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="21905133" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
-        <w:spacing w:after="360"/>
+        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Work: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00073F3F">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3887E7FF" w14:textId="6E5CF6DC" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="7A7969DA" w14:textId="77777777" w:rsidR="000A6322" w:rsidRPr="00771CA3" w:rsidRDefault="000A6322" w:rsidP="000A6322">
+      <w:pPr>
+        <w:pStyle w:val="indent-1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9900"/>
+        </w:tabs>
+        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3887E7FF" w14:textId="6E5CF6DC" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I ADMIT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I DENY</w:t>
-[...13 lines deleted...]
-        <w:t>that I have the type of relationship with Petitioner to potentially qualify for a Protection from Abuse (PFA) order. Those relationships are:</w:t>
+        <w:t xml:space="preserve"> I DENY that I have the type of relationship with Petitioner to potentially qualify for a Protection from Abuse (PFA) order. Those relationships are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DBECA4" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="50DBECA4" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Spouse or former spouse.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Spouse or former spouse. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2012229A" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="2012229A" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Living together as a couple.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C62B4F" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="72C62B4F" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Living apart but with a child in common.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Living apart but with a child in common. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37786CD6" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="37786CD6" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Current or former dating relationship.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Current or former dating relationship. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F42064" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="21F42064" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Parent/child (including step- or in-law). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8B5D38" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="2D8B5D38" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Brother or sister (including in-law).</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Brother or sister (including in-law). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5683EC5B" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="5683EC5B" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Grandparent/grandchild (but NOT step- or in-law). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0F560C" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="29F9D74D" w14:textId="1E365E72" w:rsidR="00B0531A" w:rsidRPr="000A6322" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1094" w:hanging="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anyone else related by blood or marriage residing in the same household.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56411111" w14:textId="77777777" w:rsidR="00B0531A" w:rsidRDefault="00B0531A" w:rsidP="00B0531A">
-[...27 lines deleted...]
-    <w:p w14:paraId="2F62EEEE" w14:textId="723998FB" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00CE601C">
+    <w:p w14:paraId="1D76A5D0" w14:textId="76B2B401" w:rsidR="00B0531A" w:rsidRPr="000A6322" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="120" w:after="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008979DB" w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I ADMIT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B412B4">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I DENY</w:t>
-[...13 lines deleted...]
-        <w:t>that I abused the Petitioner as described in the petition.</w:t>
+        <w:t xml:space="preserve"> I DENY that I abused the Petitioner as described in the petition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D76A5D0" w14:textId="77777777" w:rsidR="00B0531A" w:rsidRPr="00CE601C" w:rsidRDefault="00B0531A" w:rsidP="00B0531A">
-[...11 lines deleted...]
-    <w:p w14:paraId="0174E6F9" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="0174E6F9" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
       <w:pPr>
         <w:pStyle w:val="indent-1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Furthermore (briefly state what you want the Court to know about the allegations of abuse):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9602"/>
+        <w:gridCol w:w="9828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F278BA" w14:paraId="74F4348A" w14:textId="77777777" w:rsidTr="003D5082">
+      <w:tr w:rsidR="00F278BA" w:rsidRPr="00771CA3" w14:paraId="74F4348A" w14:textId="77777777" w:rsidTr="003D5082">
         <w:trPr>
           <w:trHeight w:val="4320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9828" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCD8F02" w14:textId="5A086EDB" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="7CCD8F02" w14:textId="5A086EDB" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
             <w:pPr>
               <w:pStyle w:val="indent-1"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...34 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F278BA" w14:paraId="5D4E2163" w14:textId="77777777" w:rsidTr="003D5082">
+      <w:tr w:rsidR="00F278BA" w:rsidRPr="00771CA3" w14:paraId="5D4E2163" w14:textId="77777777" w:rsidTr="003D5082">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9828" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57907E67" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="57907E67" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
             <w:pPr>
               <w:pStyle w:val="indent-1"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DO NOT ATTACH ANY ADDITIONAL MATERIALS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1963C95B" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00866E6D" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="505A5E41" w14:textId="77777777" w:rsidR="000A6322" w:rsidRDefault="000A6322" w:rsidP="00F278BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Therefore</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00866E6D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1963C95B" w14:textId="2529D197" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00771CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Therefore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, I </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A1D7E">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>request</w:t>
       </w:r>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Court:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24305B3D" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="24305B3D" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRANT Petitioner the relief they have asked for in their petition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E28E8F5" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00866E6D" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="6E28E8F5" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00866E6D">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DENY Petitioner the relief they have asked for in their petition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327DE8E1" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="008F3C0A" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:p w14:paraId="5990DAE1" w14:textId="77777777" w:rsidR="000A6322" w:rsidRDefault="000A6322" w:rsidP="00F278BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="9180"/>
           <w:tab w:val="left" w:pos="9270"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F3C0A">
+    </w:p>
+    <w:p w14:paraId="09CAAC97" w14:textId="77777777" w:rsidR="009101F7" w:rsidRDefault="009101F7" w:rsidP="00F278BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="9180"/>
+          <w:tab w:val="left" w:pos="9270"/>
+          <w:tab w:val="left" w:pos="10620"/>
+        </w:tabs>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I declare under penalty of perjury that the statements </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E8276E" w14:textId="77777777" w:rsidR="009101F7" w:rsidRDefault="009101F7" w:rsidP="00F278BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="9180"/>
+          <w:tab w:val="left" w:pos="9270"/>
+          <w:tab w:val="left" w:pos="10620"/>
+        </w:tabs>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in this ANSWER</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F3C0A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C27CBAB" w14:textId="77777777" w:rsidR="009101F7" w:rsidRDefault="009101F7" w:rsidP="00F278BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="9180"/>
+          <w:tab w:val="left" w:pos="9270"/>
+          <w:tab w:val="left" w:pos="10620"/>
+        </w:tabs>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are true and correct.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="235BCC8B" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00F3247B" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4200"/>
+        <w:gridCol w:w="3515"/>
+        <w:gridCol w:w="265"/>
+        <w:gridCol w:w="2385"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009101F7" w14:paraId="0C93CB7D" w14:textId="77777777" w:rsidTr="00AF4818">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10365" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="087BB322" w14:textId="2D10FB2D" w:rsidR="009101F7" w:rsidRDefault="009101F7" w:rsidP="00F278BA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="9180"/>
+                <w:tab w:val="left" w:pos="9270"/>
+                <w:tab w:val="left" w:pos="10620"/>
+              </w:tabs>
+              <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I declare under penalty of perjury that the statements in this ANSWER are true and correct.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF4818" w14:paraId="121C4344" w14:textId="77777777" w:rsidTr="00AF4818">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D122CF" w14:textId="77777777" w:rsidR="00AF4818" w:rsidRDefault="00AF4818" w:rsidP="00AF4818">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="9180"/>
+                <w:tab w:val="left" w:pos="9270"/>
+                <w:tab w:val="left" w:pos="10620"/>
+              </w:tabs>
+              <w:spacing w:after="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PLEASE SIGN AND DATE HERE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>►</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A5EBD57" w14:textId="77777777" w:rsidR="00AF4818" w:rsidRDefault="00AF4818" w:rsidP="00AF4818">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="9180"/>
+                <w:tab w:val="left" w:pos="9270"/>
+                <w:tab w:val="left" w:pos="10620"/>
+              </w:tabs>
+              <w:spacing w:after="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D2B23D" w14:textId="750CE29E" w:rsidR="00AF4818" w:rsidRDefault="00AF4818" w:rsidP="00AF4818">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="9180"/>
+                <w:tab w:val="left" w:pos="9270"/>
+                <w:tab w:val="left" w:pos="10620"/>
+              </w:tabs>
+              <w:spacing w:after="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ADCC271" w14:textId="04162694" w:rsidR="00AF4818" w:rsidRDefault="00AF4818" w:rsidP="00AF4818">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="9180"/>
+                <w:tab w:val="left" w:pos="9270"/>
+                <w:tab w:val="left" w:pos="10620"/>
+              </w:tabs>
+              <w:spacing w:after="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF4818" w14:paraId="059A64AC" w14:textId="77777777" w:rsidTr="00AF4818">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="235CC03E" w14:textId="77777777" w:rsidR="00AF4818" w:rsidRPr="00771CA3" w:rsidRDefault="00AF4818" w:rsidP="00AF4818">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="9180"/>
+                <w:tab w:val="left" w:pos="9270"/>
+                <w:tab w:val="left" w:pos="10620"/>
+              </w:tabs>
+              <w:spacing w:after="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3847DAEC" w14:textId="407E51DE" w:rsidR="00AF4818" w:rsidRDefault="00AF4818" w:rsidP="00AF4818">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="9180"/>
+                <w:tab w:val="left" w:pos="9270"/>
+                <w:tab w:val="left" w:pos="10620"/>
+              </w:tabs>
+              <w:spacing w:after="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:smallCaps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RESPONDENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37A665C1" w14:textId="7A22BD68" w:rsidR="00AF4818" w:rsidRDefault="00AF4818" w:rsidP="00AF4818">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="9180"/>
+                <w:tab w:val="left" w:pos="9270"/>
+                <w:tab w:val="left" w:pos="10620"/>
+              </w:tabs>
+              <w:spacing w:after="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DATE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13C2AAF1" w14:textId="40C69A5B" w:rsidR="00F278BA" w:rsidRPr="009101F7" w:rsidRDefault="00F278BA" w:rsidP="009101F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8460"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:smallCaps/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00F3247B">
+      </w:pPr>
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">    </w:t>
-[...4 lines deleted...]
-          <w:smallCaps/>
+      </w:r>
+      <w:r w:rsidRPr="00771CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00F3247B">
+      <w:r w:rsidRPr="00771CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="288" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3024"/>
         <w:gridCol w:w="7056"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F278BA" w:rsidRPr="00F3247B" w14:paraId="4E43994D" w14:textId="77777777" w:rsidTr="003D5082">
+      <w:tr w:rsidR="00F278BA" w:rsidRPr="00771CA3" w14:paraId="4E43994D" w14:textId="77777777" w:rsidTr="000A6322">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E24AD1A" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="50119835" w14:textId="3E7442E7" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Scan</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>Scan your Answer to:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FC_PFA@delaware.gov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771CA3" w:rsidDel="00536017">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-          <w:p w14:paraId="50119835" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          </w:p>
+          <w:p w14:paraId="4E091A52" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Or take or mail this Answer to any of the Family Court facilities listed below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F278BA" w:rsidRPr="00F3247B" w14:paraId="181E7739" w14:textId="77777777" w:rsidTr="003D5082">
+      <w:tr w:rsidR="00F278BA" w:rsidRPr="00771CA3" w14:paraId="181E7739" w14:textId="77777777" w:rsidTr="00F86C0A">
         <w:trPr>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="125CECD4" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00F3247B" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="125CECD4" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="00F86C0A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3247B">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>New Castle County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11F629EE" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="11F629EE" w14:textId="0B47A711" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="00F86C0A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3247B">
-[...8 lines deleted...]
-          <w:p w14:paraId="2BB349AF" w14:textId="34FF78A2" w:rsidR="00F278BA" w:rsidRPr="00F3247B" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+            <w:r w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leonard L. Williams Justice Center,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BB349AF" w14:textId="34FF78A2" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="00F86C0A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3247B">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>500 North King St</w:t>
             </w:r>
-            <w:r w:rsidR="00761727">
+            <w:r w:rsidR="00761727" w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reet</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F3247B">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, Wilmington DE 19801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F278BA" w:rsidRPr="00F3247B" w14:paraId="18283BD9" w14:textId="77777777" w:rsidTr="003D5082">
+      <w:tr w:rsidR="00F278BA" w:rsidRPr="00771CA3" w14:paraId="18283BD9" w14:textId="77777777" w:rsidTr="000A6322">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63D08578" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00F3247B" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="63D08578" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3247B">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kent County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="519D3C89" w14:textId="6A632BE1" w:rsidR="00F278BA" w:rsidRPr="00F3247B" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="519D3C89" w14:textId="6A632BE1" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3247B">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>400 Court S</w:t>
             </w:r>
-            <w:r w:rsidR="00761727">
+            <w:r w:rsidR="00761727" w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>treet</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F3247B">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, Dover DE 19901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F278BA" w:rsidRPr="00F3247B" w14:paraId="0CCF862D" w14:textId="77777777" w:rsidTr="003D5082">
+      <w:tr w:rsidR="00F278BA" w:rsidRPr="00771CA3" w14:paraId="0CCF862D" w14:textId="77777777" w:rsidTr="000A6322">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8CB2C5" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00F3247B" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="5A8CB2C5" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3247B">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sussex County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B31F95" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00F3247B" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="62B31F95" w14:textId="51DBB511" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="000A6322" w:rsidP="000A6322">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3247B">
-[...5 lines deleted...]
-              <w:t>22 The Circle, Georgetown DE 19947</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100 East Market Street</w:t>
+            </w:r>
+            <w:r w:rsidR="00F278BA" w:rsidRPr="00771CA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Georgetown DE 19947</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F278BA" w:rsidRPr="00F3247B" w14:paraId="13FA66A7" w14:textId="77777777" w:rsidTr="003D5082">
+      <w:tr w:rsidR="00F278BA" w:rsidRPr="00771CA3" w14:paraId="13FA66A7" w14:textId="77777777" w:rsidTr="000A6322">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="105B272B" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00F3247B" w:rsidRDefault="00F278BA" w:rsidP="003D5082">
+          <w:p w14:paraId="105B272B" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="000A6322">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3247B">
+            <w:r w:rsidRPr="00771CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Court will </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> the Petitioner.</w:t>
+              <w:t>Family Court will transmit copies of this Answer to the Petitioner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0840D9D5" w14:textId="77777777" w:rsidR="00F278BA" w:rsidRDefault="00F278BA" w:rsidP="00F278BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5786D808" w14:textId="77777777" w:rsidR="00C416AE" w:rsidRDefault="00C416AE"/>
-    <w:sectPr w:rsidR="00C416AE" w:rsidSect="00F278BA">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00C416AE" w:rsidSect="00F86C0A">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="1080" w:bottom="720" w:left="1080" w:header="432" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="49190D7E" w14:textId="77777777" w:rsidR="00F21F2D" w:rsidRDefault="00F21F2D" w:rsidP="00F278BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="429D321A" w14:textId="77777777" w:rsidR="00F21F2D" w:rsidRDefault="00F21F2D" w:rsidP="00F278BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -6054,262 +6126,260 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59F9A11F" w14:textId="77777777" w:rsidR="00F21F2D" w:rsidRDefault="00F21F2D" w:rsidP="0060550D">
+  <w:p w14:paraId="59F9A11F" w14:textId="77777777" w:rsidR="00F21F2D" w:rsidRPr="00655FD9" w:rsidRDefault="00F21F2D" w:rsidP="0060550D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0060550D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="0060550D">
+    <w:r w:rsidRPr="00655FD9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3F6EFAB2" w14:textId="77777777" w:rsidR="00F21F2D" w:rsidRDefault="00F21F2D" w:rsidP="00F278BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="18286925" w14:textId="77777777" w:rsidR="00F21F2D" w:rsidRDefault="00F21F2D" w:rsidP="00F278BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65E6AA52" w14:textId="3F1899F5" w:rsidR="00F278BA" w:rsidRDefault="00F278BA">
+  <w:p w14:paraId="65E6AA52" w14:textId="3F1899F5" w:rsidR="00F278BA" w:rsidRPr="00771CA3" w:rsidRDefault="00F278BA" w:rsidP="00771CA3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CA7FC8">
+    <w:r w:rsidRPr="00771CA3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 499PFAe</w:t>
     </w:r>
-    <w:r w:rsidR="00E55E6E" w:rsidRPr="00CA7FC8">
+    <w:r w:rsidR="00E55E6E" w:rsidRPr="00771CA3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>a</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="55BAD4E9" w14:textId="1C8A6A51" w:rsidR="00B87553" w:rsidRPr="00CA7FC8" w:rsidRDefault="00B87553">
+  <w:p w14:paraId="55BAD4E9" w14:textId="1FFCEBDA" w:rsidR="00B87553" w:rsidRPr="00771CA3" w:rsidRDefault="00B87553" w:rsidP="00771CA3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00771CA3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Rev 03/25</w:t>
+      <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="005A69FB">
+    <w:r w:rsidR="00771CA3" w:rsidRPr="00771CA3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve"> v1.0</w:t>
-[...7 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>4/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42422147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAC0E9CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="950" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -6486,132 +6556,147 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="908460468">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1309632046">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="p/6wJUNHbXm2pRP6aZNLCI9ITOdJ4+G8/iosFWDg7nxLktA3/tK+KGVEiYzQqwHMld551eR9hqCUQsaAe78yuQ==" w:salt="cp/ZRFZdkS4omNdMUvbBdw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sRWDIX8jmoCYhVZKraiRZow0KNcKFN3sdj3cKD+UHyMI4Leuj2Ho6jp/FsmhgMjA3Xiu4OUnSxK9HN2mzkthMQ==" w:salt="O08VKc0h8skOxYR4K8I8Xg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F278BA"/>
+    <w:rsid w:val="00091BCD"/>
+    <w:rsid w:val="000A6322"/>
     <w:rsid w:val="001F1F1A"/>
     <w:rsid w:val="00260317"/>
     <w:rsid w:val="002B3641"/>
     <w:rsid w:val="00321B8E"/>
     <w:rsid w:val="003549A3"/>
     <w:rsid w:val="003E5801"/>
     <w:rsid w:val="004368CF"/>
+    <w:rsid w:val="0046016E"/>
     <w:rsid w:val="004F3D20"/>
     <w:rsid w:val="00571D51"/>
+    <w:rsid w:val="005868C7"/>
     <w:rsid w:val="005939D2"/>
     <w:rsid w:val="005A6218"/>
     <w:rsid w:val="005A69FB"/>
     <w:rsid w:val="006558A3"/>
+    <w:rsid w:val="00655FD9"/>
     <w:rsid w:val="00761727"/>
+    <w:rsid w:val="00771CA3"/>
     <w:rsid w:val="00792C6B"/>
     <w:rsid w:val="007B7FC3"/>
+    <w:rsid w:val="008046EF"/>
     <w:rsid w:val="00835556"/>
     <w:rsid w:val="008979DB"/>
     <w:rsid w:val="008A721B"/>
     <w:rsid w:val="008F17DF"/>
+    <w:rsid w:val="009101F7"/>
     <w:rsid w:val="00931E96"/>
+    <w:rsid w:val="00993860"/>
     <w:rsid w:val="009E5479"/>
+    <w:rsid w:val="00AD1BDA"/>
     <w:rsid w:val="00AE480B"/>
+    <w:rsid w:val="00AF4818"/>
     <w:rsid w:val="00B0531A"/>
+    <w:rsid w:val="00B70C69"/>
     <w:rsid w:val="00B87553"/>
     <w:rsid w:val="00BE4511"/>
     <w:rsid w:val="00C26F1F"/>
     <w:rsid w:val="00C416AE"/>
+    <w:rsid w:val="00C60908"/>
     <w:rsid w:val="00CA7FC8"/>
     <w:rsid w:val="00CE601C"/>
     <w:rsid w:val="00D437DF"/>
     <w:rsid w:val="00D62A3D"/>
     <w:rsid w:val="00E55E6E"/>
     <w:rsid w:val="00E569A0"/>
     <w:rsid w:val="00E977B0"/>
     <w:rsid w:val="00F21F2D"/>
     <w:rsid w:val="00F278BA"/>
+    <w:rsid w:val="00F86C0A"/>
+    <w:rsid w:val="00FD4F66"/>
     <w:rsid w:val="00FD5BB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="588508A0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{68CFFF5D-4E0A-4CFA-96D3-8AD1D55BF6CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -7592,51 +7677,51 @@
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E977B0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7890,75 +7975,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BD75F5C-C90A-4405-8055-0B68D9E16C66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2415</Characters>
+  <Pages>3</Pages>
+  <Words>424</Words>
+  <Characters>2417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Judicial Information Center</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2833</CharactersWithSpaces>
+  <CharactersWithSpaces>2836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Spinelli, Francesca (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>