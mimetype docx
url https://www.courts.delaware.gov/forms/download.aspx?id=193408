--- v0 (2026-01-09)
+++ v1 (2026-04-10)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-450" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3566"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3577"/>
       </w:tblGrid>
       <w:tr w:rsidR="00205076" w:rsidRPr="00272520" w14:paraId="0F701097" w14:textId="77777777" w:rsidTr="00F30A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21C4953A" w14:textId="397E3FB4" w:rsidR="00205076" w:rsidRPr="002D50C7" w:rsidRDefault="00205076" w:rsidP="00F30A86">
@@ -183,83 +184,83 @@
           <w:p w14:paraId="0765420A" w14:textId="60673A33" w:rsidR="00EF7AE9" w:rsidRDefault="00EF7AE9" w:rsidP="00F30A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73309010" wp14:editId="2913B857">
-                  <wp:extent cx="857250" cy="857250"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73309010" wp14:editId="7E926BB7">
+                  <wp:extent cx="781050" cy="781050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId4">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="857250" cy="857250"/>
+                            <a:ext cx="781050" cy="781050"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E1CE392" w14:textId="52A3380C" w:rsidR="00205076" w:rsidRPr="00272520" w:rsidRDefault="00205076" w:rsidP="00F30A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
@@ -448,70 +449,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBDFE2F" w14:textId="7F90D936" w:rsidR="00205076" w:rsidRPr="00313DBE" w:rsidRDefault="00313DBE" w:rsidP="00EF7AE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Age: ______           </w:t>
       </w:r>
       <w:r w:rsidR="00205076" w:rsidRPr="00313DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Grade______</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Grade_______  </w:t>
+      </w:r>
       <w:r w:rsidR="00205076" w:rsidRPr="00313DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">_  </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00205076" w:rsidRPr="00313DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">School: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
       <w:r w:rsidR="00205076" w:rsidRPr="00313DBE">
@@ -555,96 +546,138 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: __</w:t>
       </w:r>
       <w:r w:rsidRPr="00313DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51EF1966" w14:textId="77777777" w:rsidR="00313DBE" w:rsidRPr="00313DBE" w:rsidRDefault="00313DBE" w:rsidP="00EF7AE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E33D0D8" w14:textId="2AD23EAC" w:rsidR="00313DBE" w:rsidRDefault="00313DBE" w:rsidP="00EF7AE9">
+    <w:p w14:paraId="3E33D0D8" w14:textId="76AC3F3A" w:rsidR="00313DBE" w:rsidRDefault="00313DBE" w:rsidP="00EF7AE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Explain how your artwork relates to the theme:</w:t>
+        <w:t>Explain how your work relates to the theme:</w:t>
+      </w:r>
+      <w:r w:rsidR="004362AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _______________________________________ ____________________________________________________________________________________________________________________________________________________________</w:t>
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004362AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EF7AE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>____________________________________________________________________________________________________________________________________________________________</w:t>
+        <w:t>_________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B3FB29" w14:textId="5EBB0EA5" w:rsidR="00313DBE" w:rsidRDefault="00313DBE" w:rsidP="008A73F4">
+    <w:p w14:paraId="793A65CE" w14:textId="105EF7AF" w:rsidR="004362AB" w:rsidRDefault="004362AB" w:rsidP="00EF7AE9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180C3702" w14:textId="77777777" w:rsidR="003B45E7" w:rsidRDefault="003B45E7" w:rsidP="008A73F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7494B125" w14:textId="33E2A5D2" w:rsidR="00205076" w:rsidRPr="00313DBE" w:rsidRDefault="00205076" w:rsidP="008A73F4">
+    <w:p w14:paraId="7494B125" w14:textId="2651DF09" w:rsidR="00205076" w:rsidRPr="00313DBE" w:rsidRDefault="00205076" w:rsidP="008A73F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I certify that I am the parent/legal guardian of</w:t>
       </w:r>
       <w:r w:rsidR="00313DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -720,59 +753,107 @@
         </w:rPr>
         <w:t xml:space="preserve"> give permission for their art to be used by the Court of Chancery in marketing and/or publication materials, which includes the website for the Delaware Courts and</w:t>
       </w:r>
       <w:r w:rsidR="00EF7AE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
       <w:r w:rsidRPr="00313DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> social media. </w:t>
       </w:r>
       <w:r w:rsidR="008A73F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If my child wins first place, the artwork will be displayed at the Leonard Williams Courthouse in Wilmington, Delaware. </w:t>
-[...7 lines deleted...]
-        <w:t>I further understand that all individual contributors for this program retain the right to submit their work for publication elsewhere. By signing below, I also confirm that I am submitting an original piece of art.</w:t>
+        <w:t>If my child wins first place, the artwork will be displayed</w:t>
+      </w:r>
+      <w:r w:rsidR="009038C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the Court of Chancery at an award reception </w:t>
+      </w:r>
+      <w:r w:rsidR="008A73F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Wilmington, Delaware. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I further understand that all individual contributors for this program retain the right to submit their work for publication elsewhere. By signing below, I also confirm that </w:t>
+      </w:r>
+      <w:r w:rsidR="00D172B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the submission is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an original piece of art.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D172B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I acknowledge that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D172B0" w:rsidRPr="00D172B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>use of AI tools for assistance is strictly prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D33BD75" w14:textId="77777777" w:rsidR="00313DBE" w:rsidRPr="00313DBE" w:rsidRDefault="00313DBE" w:rsidP="008A73F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="075CC278" w14:textId="67AAA1F5" w:rsidR="00205076" w:rsidRPr="00313DBE" w:rsidRDefault="00205076" w:rsidP="00EF7AE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313DBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -957,140 +1038,150 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yes ____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>No ____________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00313DBE" w:rsidRPr="00313DBE" w:rsidSect="00EF7AE9">
+    <w:sectPr w:rsidR="00313DBE" w:rsidRPr="00313DBE" w:rsidSect="00F103E2">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="270" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00205076"/>
     <w:rsid w:val="00205076"/>
     <w:rsid w:val="00313DBE"/>
+    <w:rsid w:val="00316994"/>
+    <w:rsid w:val="003B45E7"/>
+    <w:rsid w:val="004362AB"/>
+    <w:rsid w:val="00696438"/>
     <w:rsid w:val="007E3A0E"/>
+    <w:rsid w:val="008463CA"/>
     <w:rsid w:val="008A73F4"/>
+    <w:rsid w:val="009038C5"/>
+    <w:rsid w:val="00C024C2"/>
+    <w:rsid w:val="00D172B0"/>
     <w:rsid w:val="00E11830"/>
     <w:rsid w:val="00EF7AE9"/>
+    <w:rsid w:val="00F103E2"/>
+    <w:rsid w:val="00FD0D30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3849EBBE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7CC90752-871E-42FE-936F-0512FA60AB9C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1503,62 +1594,138 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00205076"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D172B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009038C5"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009038C5"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009038C5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009038C5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009038C5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1812,74 +1979,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D39FA05-F560-4A81-9850-F6474CE071BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>240</Words>
-  <Characters>1372</Characters>
+  <Words>254</Words>
+  <Characters>1451</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>4</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1608</CharactersWithSpaces>
+  <CharactersWithSpaces>1702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mitchell, Loren (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>