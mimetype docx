--- v3 (2026-03-30)
+++ v4 (2026-05-26)
@@ -816,676 +816,150 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> box</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="006520C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F330EB" w14:textId="77777777" w:rsidR="003E5478" w:rsidRDefault="003E5478" w:rsidP="004D2244">
+    <w:p w14:paraId="0F8514E5" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="004D2244">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="center"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A315B5" w14:textId="4E111B2B" w:rsidR="002436CD" w:rsidRDefault="002061E7" w:rsidP="002436CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="57" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000442DB">
+      <w:r w:rsidR="00F7744F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Judge of the</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Superior Court </w:t>
+        <w:t xml:space="preserve">Commissioner of the Family Court </w:t>
       </w:r>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- I am a judicial officer or an </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00776792">
+        <w:t xml:space="preserve">- I am a judicial officer or an attorney and I am seeking appointment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002436CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>attorney</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00776792">
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7744F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and I am seeking appointment as a </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Commissioner of the Family Court of the State of Delawar</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Judge</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00776792">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7744F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, Kent County</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Superior Court, New Castle </w:t>
-[...509 lines deleted...]
-      </w:pPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="5F505FBC" w14:textId="1AA884F6" w:rsidR="00ED202B" w:rsidRDefault="00ED202B" w:rsidP="0052124A">
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="5F505FBC" w14:textId="7D7C02A4" w:rsidR="00ED202B" w:rsidRDefault="00ED202B" w:rsidP="002436CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69B6B4FB" w14:textId="26B094FC" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
@@ -2233,51 +1707,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E19CC40" w14:textId="6545C6BF" w:rsidR="00A027CA" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5852F26E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2548,96 +2021,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="47356B20" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Questionnaire asks for the political affiliation of Applicants.  How such information will be used is informed by both the Delaware Constitution and by a Stipulated Consent Judgment and Order entered by the United States District Court for the District of Delaware on January 30, 2023.  Several courts in Delaware are subject to a “bare majority” requirement.  When a particular opening cannot be filled </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a candidate affiliated with a specific political party (because such court already has a bare majority of judicial officers affiliated with such political party), then the notice for the opening will </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">.  If the notice does </w:t>
+        <w:t xml:space="preserve"> a candidate affiliated with a specific political party (because such court already has a bare majority of judicial officers affiliated with such political party), then the notice for the opening will so indicate.  If the notice does </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not so</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5273,69 +4729,51 @@
         <w:t>21.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Please identify all speeches </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0047417E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">defined here as remarks prepared in advance, for an invited </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> intended to last more than 2 minutes, and that conveyed your personal views)</w:t>
+        <w:t>defined here as remarks prepared in advance, for an invited audience, intended to last more than 2 minutes, and that conveyed your personal views)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2B67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>you have given in the past ten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10)</w:t>
       </w:r>
@@ -7614,427 +7052,317 @@
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">For the questions in this section, the following terms have the meaning below: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693B19C2" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B580D28" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+    <w:p w14:paraId="1B580D28" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">“Ability to perform the essential functions of a judge” means: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6DC79C5D" w14:textId="77777777" w:rsidR="0088111A" w:rsidRPr="00E83C11" w:rsidRDefault="0088111A" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="66CABD32" w14:textId="0575C343" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to analyze legal issues to reach reasoned legal </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to analyze legal issues to reach reasoned legal judgments; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC90A39" w14:textId="0BA043E1" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to evaluate the credibility of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to evaluate the credibility of witnesses; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D99E520" w14:textId="4EBC329A" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(iii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to make factual determinations from competing </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to make factual determinations from competing presentations; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F7F435" w14:textId="60B811B0" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="5"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(iv)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to make decisions in a timely </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to make decisions in a timely fashion; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A609190" w14:textId="4F2C2F61" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(v)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to serve in a fair, impartial, and unbiased </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to serve in a fair, impartial, and unbiased manner; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BD01FA" w14:textId="5D2CF98A" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(vi)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to communicate orally and in writing, in an articulate and logical </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to communicate orally and in writing, in an articulate and logical manner; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F01A44B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(vii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to demonstrate honesty, integrity, patience, open-mindedness, courtesy, tact, compassion, and humility in performing judicial </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to demonstrate honesty, integrity, patience, open-mindedness, courtesy, tact, compassion, and humility in performing judicial functions; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D08AE3B" w14:textId="1823795E" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(viii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -8137,96 +7465,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D7A9F9F" w14:textId="1D8D6533" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(i</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(i) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">to ensure equal opportunities in the candidate evaluation process; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144A99BD" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -14147,61 +13439,61 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           Notary Public </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_wd_lastPlace"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:sectPr w:rsidR="00A85B16" w:rsidSect="002061E7">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="720" w:bottom="1440" w:left="720" w:header="360" w:footer="887" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EBC8004" w14:textId="77777777" w:rsidR="00547A1E" w:rsidRDefault="00547A1E">
+    <w:p w14:paraId="714DA0D4" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="214A0866" w14:textId="77777777" w:rsidR="00547A1E" w:rsidRDefault="00547A1E">
+    <w:p w14:paraId="415C4D1D" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14294,134 +13586,134 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00C72327">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="248CA77D" w14:textId="77777777" w:rsidR="00547A1E" w:rsidRDefault="00547A1E">
+    <w:p w14:paraId="486445B9" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45094FB8" w14:textId="77777777" w:rsidR="00547A1E" w:rsidRDefault="00547A1E">
+    <w:p w14:paraId="56747B9A" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="137DE639" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5FF5E582" w14:textId="666014A4" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
+  <w:p w14:paraId="5FF5E582" w14:textId="363B34F4" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="DocumentID"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DOCPROPERTY "DocID"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F210C6">
+    <w:r w:rsidR="00950971">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Error! Unknown document property name.</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22E624AA" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00A004EE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:w="1152" w:h="173" w:hRule="exact" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="721" w:y="14473" w:anchorLock="1"/>
     </w:pPr>
     <w:r>
       <w:t>[Type here]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72194C48" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29"/>
-  <w:p w14:paraId="4F906964" w14:textId="363E7715" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
+  <w:p w14:paraId="4F906964" w14:textId="0C199405" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="DocumentID"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DOCPROPERTY "DocID"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F210C6">
+    <w:r w:rsidR="00950971">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Error! Unknown document property name.</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E282064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C85C0092"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14632,189 +13924,184 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002061E7"/>
     <w:rsid w:val="0000004A"/>
     <w:rsid w:val="00003861"/>
     <w:rsid w:val="00011327"/>
     <w:rsid w:val="000940C9"/>
-    <w:rsid w:val="00097E11"/>
     <w:rsid w:val="000B7B56"/>
-    <w:rsid w:val="000D3F3C"/>
     <w:rsid w:val="000D449C"/>
     <w:rsid w:val="000E2AB4"/>
     <w:rsid w:val="000F44B3"/>
     <w:rsid w:val="00133126"/>
-    <w:rsid w:val="00165DBC"/>
     <w:rsid w:val="00175B99"/>
     <w:rsid w:val="001A31D9"/>
     <w:rsid w:val="001C090D"/>
-    <w:rsid w:val="001F2520"/>
     <w:rsid w:val="002061E7"/>
     <w:rsid w:val="002100FB"/>
     <w:rsid w:val="00211217"/>
+    <w:rsid w:val="002167C3"/>
     <w:rsid w:val="00226EC6"/>
+    <w:rsid w:val="002436CD"/>
     <w:rsid w:val="00271752"/>
-    <w:rsid w:val="00283692"/>
     <w:rsid w:val="0028455C"/>
+    <w:rsid w:val="002C18E0"/>
     <w:rsid w:val="002E58F0"/>
     <w:rsid w:val="00347CFD"/>
     <w:rsid w:val="00373736"/>
     <w:rsid w:val="00383478"/>
     <w:rsid w:val="0039345E"/>
     <w:rsid w:val="003C1493"/>
     <w:rsid w:val="003E20D4"/>
     <w:rsid w:val="003E33AB"/>
-    <w:rsid w:val="003E5478"/>
     <w:rsid w:val="0044151D"/>
     <w:rsid w:val="004419EE"/>
     <w:rsid w:val="004435A4"/>
     <w:rsid w:val="004452FB"/>
     <w:rsid w:val="00445E14"/>
     <w:rsid w:val="004766C2"/>
-    <w:rsid w:val="004A5798"/>
     <w:rsid w:val="004C5D37"/>
     <w:rsid w:val="004C6884"/>
     <w:rsid w:val="004D2244"/>
     <w:rsid w:val="0052124A"/>
     <w:rsid w:val="005271E6"/>
-    <w:rsid w:val="00547A1E"/>
     <w:rsid w:val="00551473"/>
     <w:rsid w:val="0055358F"/>
     <w:rsid w:val="005537E0"/>
     <w:rsid w:val="00566724"/>
-    <w:rsid w:val="00583972"/>
     <w:rsid w:val="0058554B"/>
     <w:rsid w:val="0059386A"/>
     <w:rsid w:val="005B1390"/>
     <w:rsid w:val="005B505D"/>
     <w:rsid w:val="005F7C09"/>
     <w:rsid w:val="00644911"/>
     <w:rsid w:val="00654138"/>
     <w:rsid w:val="006742DA"/>
     <w:rsid w:val="00677D54"/>
-    <w:rsid w:val="00686872"/>
     <w:rsid w:val="006A0F14"/>
     <w:rsid w:val="006B78B3"/>
     <w:rsid w:val="00702F5C"/>
     <w:rsid w:val="00752391"/>
     <w:rsid w:val="007A4203"/>
     <w:rsid w:val="007A6CEB"/>
     <w:rsid w:val="007B7E34"/>
-    <w:rsid w:val="007F6058"/>
     <w:rsid w:val="00834D29"/>
     <w:rsid w:val="0086671D"/>
     <w:rsid w:val="00877E6D"/>
+    <w:rsid w:val="0088111A"/>
+    <w:rsid w:val="008A5CFD"/>
     <w:rsid w:val="008C0502"/>
     <w:rsid w:val="008C09DE"/>
     <w:rsid w:val="008C58F3"/>
     <w:rsid w:val="00934100"/>
     <w:rsid w:val="00937F96"/>
     <w:rsid w:val="00950971"/>
     <w:rsid w:val="00951229"/>
+    <w:rsid w:val="009532E0"/>
+    <w:rsid w:val="00956BE8"/>
     <w:rsid w:val="009675FC"/>
     <w:rsid w:val="009879DB"/>
     <w:rsid w:val="009960BA"/>
     <w:rsid w:val="009A4F97"/>
     <w:rsid w:val="009D5F82"/>
     <w:rsid w:val="009E2BFA"/>
     <w:rsid w:val="00A027CA"/>
     <w:rsid w:val="00A32AAD"/>
-    <w:rsid w:val="00A405CB"/>
     <w:rsid w:val="00A553B9"/>
     <w:rsid w:val="00A85B16"/>
     <w:rsid w:val="00AA43A4"/>
     <w:rsid w:val="00AB30E1"/>
-    <w:rsid w:val="00AF66F4"/>
     <w:rsid w:val="00AF7288"/>
     <w:rsid w:val="00B454F4"/>
     <w:rsid w:val="00B61FDB"/>
     <w:rsid w:val="00B71E27"/>
     <w:rsid w:val="00B76C45"/>
     <w:rsid w:val="00B8388E"/>
     <w:rsid w:val="00B97E68"/>
     <w:rsid w:val="00BB3348"/>
+    <w:rsid w:val="00BE11E4"/>
     <w:rsid w:val="00C4007E"/>
     <w:rsid w:val="00C41DE0"/>
     <w:rsid w:val="00C54686"/>
     <w:rsid w:val="00C72327"/>
     <w:rsid w:val="00C82646"/>
     <w:rsid w:val="00C92634"/>
     <w:rsid w:val="00C941A8"/>
     <w:rsid w:val="00CA2F89"/>
     <w:rsid w:val="00CA7804"/>
     <w:rsid w:val="00CB4429"/>
     <w:rsid w:val="00CC0523"/>
     <w:rsid w:val="00CC0E4F"/>
     <w:rsid w:val="00CD0E7F"/>
     <w:rsid w:val="00CD1930"/>
     <w:rsid w:val="00CE0D91"/>
     <w:rsid w:val="00CE70B3"/>
     <w:rsid w:val="00D3017F"/>
     <w:rsid w:val="00D37B16"/>
     <w:rsid w:val="00D40233"/>
     <w:rsid w:val="00D44B58"/>
-    <w:rsid w:val="00D9428E"/>
     <w:rsid w:val="00DB5B35"/>
     <w:rsid w:val="00DC5905"/>
     <w:rsid w:val="00DD02FB"/>
     <w:rsid w:val="00DD405E"/>
     <w:rsid w:val="00DE36C3"/>
+    <w:rsid w:val="00DF4329"/>
     <w:rsid w:val="00E062A6"/>
     <w:rsid w:val="00E50026"/>
     <w:rsid w:val="00E71678"/>
     <w:rsid w:val="00E76FEA"/>
-    <w:rsid w:val="00E807CA"/>
     <w:rsid w:val="00EA197C"/>
     <w:rsid w:val="00EA21ED"/>
+    <w:rsid w:val="00EA4DBD"/>
     <w:rsid w:val="00EC7DD5"/>
     <w:rsid w:val="00ED202B"/>
     <w:rsid w:val="00EF382C"/>
     <w:rsid w:val="00F06881"/>
-    <w:rsid w:val="00F210C6"/>
     <w:rsid w:val="00F338D2"/>
     <w:rsid w:val="00F3544E"/>
     <w:rsid w:val="00F5010D"/>
     <w:rsid w:val="00F61BB0"/>
     <w:rsid w:val="00F70BC5"/>
+    <w:rsid w:val="00F7744F"/>
     <w:rsid w:val="00F85683"/>
     <w:rsid w:val="00FA061B"/>
     <w:rsid w:val="00FA5639"/>
     <w:rsid w:val="00FD11B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -16143,70 +15430,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3267</Words>
-  <Characters>17846</Characters>
+  <Words>3287</Words>
+  <Characters>18738</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>168</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>156</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21495</CharactersWithSpaces>
+  <CharactersWithSpaces>21982</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Davis, Wilson (Governor)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>