--- v4 (2026-05-26)
+++ v5 (2026-07-14)
@@ -263,51 +263,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6713CB71" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D709FB7" w14:textId="10F431B0" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00551473" w:rsidP="002061E7">
+    <w:p w14:paraId="7D709FB7" w14:textId="2387AB6D" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00551473" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00F5010D" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
@@ -321,93 +321,102 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>REVIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0000004A" w:rsidRPr="00551473">
+      <w:r w:rsidR="005C7E60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>JANUARY</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002061E7" w:rsidRPr="00551473">
+        <w:t>JU</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75D02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00226EC6" w:rsidRPr="00551473">
+        <w:t>LY</w:t>
+      </w:r>
+      <w:r w:rsidR="002061E7" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F5010D" w:rsidRPr="00551473">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00226EC6" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00551473">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5010D" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AC1E5F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A161C1F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -824,136 +833,351 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="006520C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8514E5" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="004D2244">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A315B5" w14:textId="4E111B2B" w:rsidR="002436CD" w:rsidRDefault="002061E7" w:rsidP="002436CD">
+    <w:p w14:paraId="09A315B5" w14:textId="64049F6A" w:rsidR="002436CD" w:rsidRDefault="002061E7" w:rsidP="002436CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="57" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F7744F">
+      <w:r w:rsidR="00D055FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Commissioner of the Family Court </w:t>
+        <w:t>Vice Chancellor of the Court of Chancery</w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- I am a judicial officer or an attorney and I am seeking appointment </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002436CD">
+        <w:t xml:space="preserve">- I am a judicial officer or an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">as </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F7744F">
+        <w:t>attorney</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Commissioner of the Family Court of the State of Delawar</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA4DBD">
+        <w:t xml:space="preserve"> and I am seeking appointment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002436CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F7744F">
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00D055FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Kent County</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA4DBD">
+        <w:t>Vice Chancellor of the Court of Chancery</w:t>
+      </w:r>
+      <w:r w:rsidR="002436CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002436CD" w:rsidRPr="00EA58A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>due to the anticipated elevation of the Hon. Morgan T. Zurn to the Delaware Supreme Court</w:t>
+      </w:r>
+      <w:r w:rsidR="002436CD" w:rsidRPr="00EA58A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70969156" w14:textId="77777777" w:rsidR="00E75D02" w:rsidRDefault="00E75D02" w:rsidP="002436CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="57" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7322D618" w14:textId="0609681E" w:rsidR="00E75D02" w:rsidRDefault="00E75D02" w:rsidP="002436CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="57" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000442DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Judge of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family Court </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">- I am a judicial officer or an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attorney</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I am seeking appointment as a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Judge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Family Court, Sussex </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>County</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ue to the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> retirement of the Hon. Peter B. Jones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5F505FBC" w14:textId="7D7C02A4" w:rsidR="00ED202B" w:rsidRDefault="00ED202B" w:rsidP="002436CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69B6B4FB" w14:textId="26B094FC" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1877,51 +2101,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> printed, bound copies of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your Q</w:t>
       </w:r>
       <w:r w:rsidRPr="009C09BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uestionnaire </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">and Attachments. The Questionnaire should be organized in the same manner as the electronic version (as noted in paragraphs 5-6 above). Attachments should be bound </w:t>
+        <w:t xml:space="preserve">and Attachments. The Questionnaire should be organized in the same manner as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the electronic version (as noted in paragraphs 5-6 above). Attachments should be bound </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62A14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>separately and may be printed double-sided and provided with the Questionnaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012B5A54" w14:textId="5943039F" w:rsidR="002061E7" w:rsidRPr="00D62A14" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2021,115 +2254,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="47356B20" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The Questionnaire asks for the political affiliation of Applicants.  How such information will be used is informed by both the Delaware Constitution and by a Stipulated Consent Judgment and Order entered by the United States District Court for the District of Delaware on January 30, 2023.  Several courts in Delaware are subject to a “bare majority” requirement.  When a particular opening cannot be filled </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> applicants affiliated with any political party, or applicants independent of any political party, may apply.</w:t>
+        <w:t>The Questionnaire asks for the political affiliation of Applicants.  How such information will be used is informed by both the Delaware Constitution and by a Stipulated Consent Judgment and Order entered by the United States District Court for the District of Delaware on January 30, 2023.  Several courts in Delaware are subject to a “bare majority” requirement.  When a particular opening cannot be filled by a candidate affiliated with a specific political party (because such court already has a bare majority of judicial officers affiliated with such political party), then the notice for the opening will so indicate.  If the notice does not so indicate, applicants affiliated with any political party, or applicants independent of any political party, may apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F5E396" w14:textId="77777777" w:rsidR="00A553B9" w:rsidRPr="00EF2B67" w:rsidRDefault="00A553B9" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="675B95FF" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
@@ -2737,127 +2915,83 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">POLITICAL AFFILIATION: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D29474E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13A16450" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+    <w:p w14:paraId="319216E6" w14:textId="529B5A22" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="005C7E60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6480" w:hanging="6480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2a.</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">the last two years?  If so, please explain. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C85341F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D2D5670" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
@@ -5800,142 +5934,110 @@
         <w:t xml:space="preserve">and current email addresses </w:t>
       </w:r>
       <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="002061E7" w:rsidRPr="00EC7960">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
       <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> who have worked with you in administrative support staff positions, such as your current or </w:t>
+        <w:t xml:space="preserve"> persons who have worked with you in administrative support staff positions, such as your current or </w:t>
       </w:r>
       <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">former secretary, to whom inquiry can be made by the Commission. For each person, please also indicate when you worked with the person and in what capacity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673426F9" w14:textId="77777777" w:rsidR="0044151D" w:rsidRDefault="0044151D" w:rsidP="00C72327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B8EAE30" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>LICENSE</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> information</w:t>
+        <w:t>LICENSE information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4586DD96" w14:textId="02612C71" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00AB30E1" w:rsidP="00AF7288">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
@@ -6816,96 +6918,60 @@
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00AB30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Has a tax </w:t>
-[...44 lines deleted...]
-        <w:t>, or local authorities?  If so, describe the circumstances and resolution of the matter.</w:t>
+        <w:t xml:space="preserve">Has a tax lien or other collection procedure ever been instituted against you or your spouse by federal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>state, or local authorities?  If so, describe the circumstances and resolution of the matter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7378E605" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="600" w:hanging="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="001D3D17" w14:textId="4F49484B" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7052,5446 +7118,5310 @@
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">For the questions in this section, the following terms have the meaning below: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693B19C2" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B580D28" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+    <w:p w14:paraId="1B580D28" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">“Ability to perform the essential functions of a judge” means: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC79C5D" w14:textId="77777777" w:rsidR="0088111A" w:rsidRPr="00E83C11" w:rsidRDefault="0088111A" w:rsidP="00AF7288">
+    <w:p w14:paraId="66CABD32" w14:textId="0575C343" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ability to analyze legal issues to reach reasoned legal judgments; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC90A39" w14:textId="0BA043E1" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ability to evaluate the credibility of witnesses; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D99E520" w14:textId="4EBC329A" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(iii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ability to make factual determinations from competing presentations; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F7F435" w14:textId="60B811B0" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="5"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(iv)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ability to make decisions in a timely fashion; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A609190" w14:textId="4F2C2F61" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(v)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ability to serve in a fair, impartial, and unbiased manner; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BD01FA" w14:textId="5D2CF98A" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(vi)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ability to communicate orally and in writing, in an articulate and logical manner; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F01A44B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(vii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ability to demonstrate honesty, integrity, patience, open-mindedness, courtesy, tact, compassion, and humility in performing judicial functions; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D08AE3B" w14:textId="1823795E" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(viii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ability to exercise control over court proceedings; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0110F73D" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(ix)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The ability to perform the above functions for a minimum of eight hours per day, five days per week (or such other times as Court may be in session), on a consistent basis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E97E8F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66CABD32" w14:textId="0575C343" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
-[...290 lines deleted...]
-    <w:p w14:paraId="02E97E8F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+    <w:p w14:paraId="52A8EB8C" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E83C11">
+        <w:tab/>
+        <w:t xml:space="preserve">“Reasonable Accommodation” means a change needed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD9A217" w14:textId="77777777" w:rsidR="00B71E27" w:rsidRPr="00E83C11" w:rsidRDefault="00B71E27" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7A9F9F" w14:textId="1D8D6533" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure equal opportunities in the candidate evaluation process; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144A99BD" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">to enable a qualified individual with a disability to perform the essential functions of a judge; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF8AE9F" w14:textId="59D08731" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(iii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>to enable a disabled judge to enjoy equal benefits and privileges of employment with non- disabled judges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232EA55B" w14:textId="77777777" w:rsidR="00AF7288" w:rsidRDefault="00AF7288" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07825D76" w14:textId="2F48328A" w:rsidR="00AF7288" w:rsidRPr="00E83C11" w:rsidRDefault="00AF7288" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>~</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4FBDC3" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2FBDEC" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Do you currently possess the physical and mental ability to perform the essential functions of a judge, with or without a reasonable accommodation? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F0C736" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E173C15" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C68C6D2" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Are you currently using illegal drugs, or do you habitually use illegal drugs on a recreational basis or otherwise? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CE40DF" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9B885F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCB8ACB" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Do you frequently fail to take any lawful medications which enable you to perform the essential functions of a judge? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB1DD63" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B870504" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D85393" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(d) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Do you typically consume alcoholic beverages to such an extent that your ability to perform the essential functions of a judge is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or will be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impaired? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421EEC75" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3762126E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4869DC34" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="6"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(e) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Are you a compulsive gambler, or have you ever been diagnosed or received treatment, therapy, or counseling for compulsive gambling? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EEC315" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABEB8DE" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C71E5A" w14:textId="0B7A3567" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the ans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wer to subpart (a) of Question 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is “no”, or if the answer to subparts (b), (c), (d) or (e) is “yes”, please provide a complete explanation, including the nature, history and treatment of any such behavior.  If the answ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>er to subpart (a) of Question 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E062A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is “no”, please complete the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F129B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attached Medical Waiver and Consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and annex the executed and notarized form to your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE42648" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519D6BDA" w14:textId="02E2CA9D" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00CD0E7F" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">HAVE YOU: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3F5FEA" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4F660E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ever been subject to a finding of professional misconduct? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2296FCA0" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156653C1" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A7CD7C" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ever been charged with a misdemeanor or felony? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F24025F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337BE748" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336476CB" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever been subject to any civil or administrative actions?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C47B67" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBF0D17" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7565E9C5" w14:textId="3A25545F" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever been convicted of (or pled guilty</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no contest to) a traffic violation within the past </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C6102B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>five (5) years?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E55BB5D" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A01C176" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417FCEA7" w14:textId="1407D620" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever been convicted of (or pled guilty or no contest to or accepted first offender status for) the offense of Driving Under the Influence?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106C3818" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B0A219" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D476774" w14:textId="17B44BDE" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(f) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Any circumstance in your professional or personal life that creates a substantial question as to your qualifications or ability to serve in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0523">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udicial office? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C4BAF9" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A45CB0F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028BC7CF" w14:textId="486771A6" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(g) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever filed a personal petition in bankruptcy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0523">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0523">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bankruptcy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>petition filed against you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21030109" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4B6F72" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FF0C3A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(h)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ever owned more than 25% of the issued and outstanding shares or acted as an officer or director of any corporation by which or against which a petition in bankruptcy has been filed? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105853BE" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27916CAD" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1102FBB9" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(i) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ever been a party to a lawsuit: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE9213B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49ACA62E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F701311" w14:textId="0E80F67C" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the answer to any of these </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uestions</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 (a)-(i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="0055358F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:r w:rsidR="0055358F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009675FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>explanation</w:t>
+      </w:r>
+      <w:r w:rsidR="009675FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="00133126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099863A6" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1530" w:hanging="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36337D25" w14:textId="7B1AF170" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00B71E27">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00133126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Are you aware of anything which may require you to recuse or disqualify yourself from hearing a case if you are appointed to serve </w:t>
+      </w:r>
+      <w:r w:rsidR="0055358F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0523">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="0055358F" w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>udicial office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If so, please describe the circumstances where you may be required to recuse or disqualify yourself. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7054C3DD" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00B71E27">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020F63C1" w14:textId="4E9F97FB" w:rsidR="00B8388E" w:rsidRPr="003E20D4" w:rsidRDefault="002061E7" w:rsidP="00B71E27">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00133126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B8388E" w:rsidRPr="003E20D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Within the subject matter jurisdiction of the Court to which you are applying, what is/are the area[s] of substantive law that you believe you have a deep breadth of professional knowledge and experience, and why?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14322CAE" w14:textId="2372A6DA" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00B71E27">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E8D6C4" w14:textId="24CAF080" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00B71E27">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00133126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C4007E" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please explain in your own words what meaning you ascribe to notions of (i) ‘judicial independence’ and (ii) ‘judicial restraint’</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41DE0" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00175B99" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>--</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41DE0" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B505D" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF382C" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dentify and explain a</w:t>
+      </w:r>
+      <w:r w:rsidR="005B505D" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decision of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delaware Supreme Court </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06881" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="005B505D" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you believe </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06881" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exemplifies on</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5B35" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06881" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or both of</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5B35" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those notions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB55A92" w14:textId="77777777" w:rsidR="00CE0D91" w:rsidRDefault="00CE0D91" w:rsidP="00B71E27">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425833C2" w14:textId="0235C268" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00B71E27">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">State the reasons why you believe you </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a qualified candidate for the judicial </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD405E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">position </w:t>
+      </w:r>
+      <w:r w:rsidR="009960BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>currently seek. If you currently hold that position, please state the reasons why you should be reappointed.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="7"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="4CC67F74" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="0055358F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1530" w:right="720" w:hanging="810"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F260B4D" w14:textId="77777777" w:rsidR="00702F5C" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please sign this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and sign and have notarized the attached Waiver of Confidentiality.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1D0C42" w14:textId="77777777" w:rsidR="00702F5C" w:rsidRDefault="00702F5C" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF954BF" w14:textId="618C4417" w:rsidR="00702F5C" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>you answered “no” to Question 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00702F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a), please sign and have notarized the attached Medical Waiver and Consent.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54553687" w14:textId="77777777" w:rsidR="00702F5C" w:rsidRDefault="00702F5C" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50357D13" w14:textId="77777777" w:rsidR="00B71E27" w:rsidRDefault="00B71E27" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76146725" w14:textId="3E6C1B04" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Please email </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the completed Questionnaire and Attachments (following the instructions on page 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>JNC@</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>delaware.gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C5E6C3" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E32851B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0329347B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECEF3BA" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DATE: _________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">SIGNED: _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44690462" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7A9F9F" w14:textId="1D8D6533" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
-[...3489 lines deleted...]
-    <w:p w14:paraId="44690462" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+    <w:p w14:paraId="0BD9FDF8" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F0C8D1" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E83C11">
+        <w:lastRenderedPageBreak/>
+        <w:t>MEDICAL WAIVER AND CONSENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6454DCD4" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A8A83A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please complete this Medical Waiver and Consent if you answered “no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” to subpart (a), of Question 38</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questionnaire.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Judicial Nominating Commission reserves its right to ask </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a candidate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to provide additional information or seek additional written consent for disclosure of medical or other information at any stage in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4A9289" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE466F6" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The undersigned hereby waives the physician-patient privilege of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>confidentiality, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does hereby consent that the Delaware Judicial Nominating Commission may examine and copy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical records bearing upon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>candidate’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> present state of health in the custody of any physician or health care agency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074ED95E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F59122" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The undersigned acknowledges that this Medical Waiver and Consent expires one hundred and twenty (120) days after the below-listed date unless the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notifies the Judicial Nominating Commission in writing of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>candidate’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intent to revoke it prior to the expiration date.  The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understands that any action taken in reliance on this Medical Waiver and Consent cannot be reversed, and any such revocation will not affect those actions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CDC913" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A7C455" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Medical Waiver and Consent does not authorize re-disclosure of information obtained by the Judicial Nominating Commission absent the express written consent of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7923AFF7" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692294AF" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EAEFB60" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49EE911A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">_______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60417CC4" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       (Signature of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Candidate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5C61BD" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321E7723" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CD4DA2" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STATE OF DELAWARE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40282A7A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ss. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF25001" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COUNTY OF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF40D5A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B1317A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C3F1DC" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      The undersigned, upon oath, deposes and states as follows: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the person whose signature appears hereinabove on the instrument entitled “Medical Waiver and Consent”; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> read the same and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aware of the content thereof; that the same is true and correct according to the best knowledge and belief of the undersigned; and that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> executed the same freely and voluntarily. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762244E8" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBA7D22" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">_____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5F36C6" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       (Signature of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Candidate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC53753" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E84C7B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CB0903" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">SWORN TO AND SUBSCRIBED before me this ____ day of ______________, 20__ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69259B5E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C658D6" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4AF4F6" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA47ECC" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Notary Public </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA134A5" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1304 lines deleted...]
-    <w:p w14:paraId="5DA134A5" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="8"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="0C6D844C" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="8"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:p w14:paraId="60790FBB" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60790FBB" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+    <w:p w14:paraId="1F5D54A6" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1F5D54A6" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+        <w:lastRenderedPageBreak/>
+        <w:t>WAIVER OF CONFIDENTIALITY -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A85245E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5A85245E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+        <w:t>LAW ENFORCEMENT, PROFESSIONAL DISCIPLINARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D10F9A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>LAW ENFORCEMENT, PROFESSIONAL DISCIPLINARY</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40D10F9A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+        <w:t>BODIES, JUDICIAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DISCIPLINARY BODIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F505E8A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E83C11">
-[...39 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="39479492" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The undersigned hereby waives the benefits of any statute, rule or regulation prescribing confidentiality of records of any state or federal law enforcement agency, any administrative or disciplinary Committee of the State of Delaware, including but not limited to the National Crime Information Center, the State Bureau of Identification, the Board on Professional Responsibility of the Supreme Court, the Office of Disciplinary Counsel of the Supreme Court, the Board of Bar Examiners of the Supreme Court, the Court on the Judiciary of the State of Delaware and the Commission on Continuing Legal Education; and does authorize and request every person, firm, company, corporation, governmental agency, court, association or institution having control of any documents, records or other information pertaining to the undersigned (including, but  not limited to, each of the organizations listed above), to furnish to the Judicial Nominating Commission any such information, including documents, records, files regarding charges or complaints filed against the undersigned, formal or informal, pending or closed, or any other pertinent data, and to permit the Judicial Nominating Commission or any of its members, agents or representatives to inspect and make copies of such documents, records, and other information.  The undersigned does hereby release and discharge the Judicial Nominating Commission, its individual members as now or hereafter constituted, their agents and representatives, the Office of the Governor of the State of Delaware, and any person so furnishing information, from any and all liability of every nature and kind arising out of the furnishing of information to or investigation made by the Judicial Nominating Commission or in any way arising out of the release and use of information so provided concerning the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12607,100 +12537,83 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D15C171" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date: </w:t>
-[...48 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Date: _______________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve">_____________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077B53E6" w14:textId="3DEB9517" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -13439,61 +13352,61 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           Notary Public </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_wd_lastPlace"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:sectPr w:rsidR="00A85B16" w:rsidSect="002061E7">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="720" w:bottom="1440" w:left="720" w:header="360" w:footer="887" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="714DA0D4" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
+    <w:p w14:paraId="1801C159" w14:textId="77777777" w:rsidR="006D66C8" w:rsidRDefault="006D66C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="415C4D1D" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
+    <w:p w14:paraId="75A0BBB0" w14:textId="77777777" w:rsidR="006D66C8" w:rsidRDefault="006D66C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13586,61 +13499,61 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00C72327">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="486445B9" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
+    <w:p w14:paraId="46E9CF2D" w14:textId="77777777" w:rsidR="006D66C8" w:rsidRDefault="006D66C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56747B9A" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
+    <w:p w14:paraId="17CF4F1A" w14:textId="77777777" w:rsidR="006D66C8" w:rsidRDefault="006D66C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="137DE639" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5FF5E582" w14:textId="363B34F4" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="DocumentID"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
@@ -13929,179 +13842,187 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002061E7"/>
     <w:rsid w:val="0000004A"/>
     <w:rsid w:val="00003861"/>
     <w:rsid w:val="00011327"/>
     <w:rsid w:val="000940C9"/>
     <w:rsid w:val="000B7B56"/>
     <w:rsid w:val="000D449C"/>
     <w:rsid w:val="000E2AB4"/>
     <w:rsid w:val="000F44B3"/>
     <w:rsid w:val="00133126"/>
+    <w:rsid w:val="00135BC1"/>
     <w:rsid w:val="00175B99"/>
     <w:rsid w:val="001A31D9"/>
     <w:rsid w:val="001C090D"/>
+    <w:rsid w:val="001F569C"/>
     <w:rsid w:val="002061E7"/>
     <w:rsid w:val="002100FB"/>
     <w:rsid w:val="00211217"/>
-    <w:rsid w:val="002167C3"/>
+    <w:rsid w:val="00214A55"/>
     <w:rsid w:val="00226EC6"/>
+    <w:rsid w:val="00234D83"/>
     <w:rsid w:val="002436CD"/>
+    <w:rsid w:val="00252606"/>
     <w:rsid w:val="00271752"/>
     <w:rsid w:val="0028455C"/>
-    <w:rsid w:val="002C18E0"/>
     <w:rsid w:val="002E58F0"/>
     <w:rsid w:val="00347CFD"/>
     <w:rsid w:val="00373736"/>
     <w:rsid w:val="00383478"/>
     <w:rsid w:val="0039345E"/>
     <w:rsid w:val="003C1493"/>
     <w:rsid w:val="003E20D4"/>
     <w:rsid w:val="003E33AB"/>
     <w:rsid w:val="0044151D"/>
     <w:rsid w:val="004419EE"/>
     <w:rsid w:val="004435A4"/>
     <w:rsid w:val="004452FB"/>
     <w:rsid w:val="00445E14"/>
     <w:rsid w:val="004766C2"/>
     <w:rsid w:val="004C5D37"/>
     <w:rsid w:val="004C6884"/>
     <w:rsid w:val="004D2244"/>
     <w:rsid w:val="0052124A"/>
     <w:rsid w:val="005271E6"/>
     <w:rsid w:val="00551473"/>
     <w:rsid w:val="0055358F"/>
     <w:rsid w:val="005537E0"/>
     <w:rsid w:val="00566724"/>
     <w:rsid w:val="0058554B"/>
     <w:rsid w:val="0059386A"/>
     <w:rsid w:val="005B1390"/>
     <w:rsid w:val="005B505D"/>
+    <w:rsid w:val="005C7E60"/>
+    <w:rsid w:val="005D5470"/>
     <w:rsid w:val="005F7C09"/>
     <w:rsid w:val="00644911"/>
     <w:rsid w:val="00654138"/>
     <w:rsid w:val="006742DA"/>
     <w:rsid w:val="00677D54"/>
     <w:rsid w:val="006A0F14"/>
     <w:rsid w:val="006B78B3"/>
+    <w:rsid w:val="006D66C8"/>
     <w:rsid w:val="00702F5C"/>
     <w:rsid w:val="00752391"/>
     <w:rsid w:val="007A4203"/>
     <w:rsid w:val="007A6CEB"/>
     <w:rsid w:val="007B7E34"/>
+    <w:rsid w:val="007F20AB"/>
     <w:rsid w:val="00834D29"/>
     <w:rsid w:val="0086671D"/>
     <w:rsid w:val="00877E6D"/>
-    <w:rsid w:val="0088111A"/>
-    <w:rsid w:val="008A5CFD"/>
     <w:rsid w:val="008C0502"/>
     <w:rsid w:val="008C09DE"/>
     <w:rsid w:val="008C58F3"/>
     <w:rsid w:val="00934100"/>
     <w:rsid w:val="00937F96"/>
     <w:rsid w:val="00950971"/>
     <w:rsid w:val="00951229"/>
-    <w:rsid w:val="009532E0"/>
     <w:rsid w:val="00956BE8"/>
     <w:rsid w:val="009675FC"/>
     <w:rsid w:val="009879DB"/>
     <w:rsid w:val="009960BA"/>
     <w:rsid w:val="009A4F97"/>
     <w:rsid w:val="009D5F82"/>
     <w:rsid w:val="009E2BFA"/>
+    <w:rsid w:val="009F00C4"/>
     <w:rsid w:val="00A027CA"/>
+    <w:rsid w:val="00A30EEC"/>
     <w:rsid w:val="00A32AAD"/>
     <w:rsid w:val="00A553B9"/>
     <w:rsid w:val="00A85B16"/>
+    <w:rsid w:val="00A96CD3"/>
     <w:rsid w:val="00AA43A4"/>
     <w:rsid w:val="00AB30E1"/>
     <w:rsid w:val="00AF7288"/>
     <w:rsid w:val="00B454F4"/>
     <w:rsid w:val="00B61FDB"/>
     <w:rsid w:val="00B71E27"/>
     <w:rsid w:val="00B76C45"/>
     <w:rsid w:val="00B8388E"/>
     <w:rsid w:val="00B97E68"/>
     <w:rsid w:val="00BB3348"/>
-    <w:rsid w:val="00BE11E4"/>
     <w:rsid w:val="00C4007E"/>
     <w:rsid w:val="00C41DE0"/>
     <w:rsid w:val="00C54686"/>
     <w:rsid w:val="00C72327"/>
     <w:rsid w:val="00C82646"/>
     <w:rsid w:val="00C92634"/>
     <w:rsid w:val="00C941A8"/>
     <w:rsid w:val="00CA2F89"/>
     <w:rsid w:val="00CA7804"/>
     <w:rsid w:val="00CB4429"/>
     <w:rsid w:val="00CC0523"/>
     <w:rsid w:val="00CC0E4F"/>
     <w:rsid w:val="00CD0E7F"/>
     <w:rsid w:val="00CD1930"/>
     <w:rsid w:val="00CE0D91"/>
     <w:rsid w:val="00CE70B3"/>
+    <w:rsid w:val="00D055FE"/>
     <w:rsid w:val="00D3017F"/>
     <w:rsid w:val="00D37B16"/>
     <w:rsid w:val="00D40233"/>
     <w:rsid w:val="00D44B58"/>
+    <w:rsid w:val="00D879AC"/>
     <w:rsid w:val="00DB5B35"/>
     <w:rsid w:val="00DC5905"/>
     <w:rsid w:val="00DD02FB"/>
     <w:rsid w:val="00DD405E"/>
     <w:rsid w:val="00DE36C3"/>
-    <w:rsid w:val="00DF4329"/>
     <w:rsid w:val="00E062A6"/>
     <w:rsid w:val="00E50026"/>
     <w:rsid w:val="00E71678"/>
+    <w:rsid w:val="00E75D02"/>
     <w:rsid w:val="00E76FEA"/>
     <w:rsid w:val="00EA197C"/>
     <w:rsid w:val="00EA21ED"/>
-    <w:rsid w:val="00EA4DBD"/>
     <w:rsid w:val="00EC7DD5"/>
     <w:rsid w:val="00ED202B"/>
     <w:rsid w:val="00EF382C"/>
     <w:rsid w:val="00F06881"/>
+    <w:rsid w:val="00F10A01"/>
     <w:rsid w:val="00F338D2"/>
     <w:rsid w:val="00F3544E"/>
     <w:rsid w:val="00F5010D"/>
+    <w:rsid w:val="00F5585F"/>
     <w:rsid w:val="00F61BB0"/>
     <w:rsid w:val="00F70BC5"/>
-    <w:rsid w:val="00F7744F"/>
     <w:rsid w:val="00F85683"/>
     <w:rsid w:val="00FA061B"/>
     <w:rsid w:val="00FA5639"/>
     <w:rsid w:val="00FD11B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -15430,70 +15351,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3287</Words>
-  <Characters>18738</Characters>
+  <Words>3312</Words>
+  <Characters>18882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>156</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>157</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21982</CharactersWithSpaces>
+  <CharactersWithSpaces>22150</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Davis, Wilson (Governor)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>