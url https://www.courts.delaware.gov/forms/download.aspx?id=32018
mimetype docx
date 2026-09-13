--- v5 (2026-07-14)
+++ v6 (2026-09-13)
@@ -263,51 +263,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6713CB71" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D709FB7" w14:textId="2387AB6D" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00551473" w:rsidP="002061E7">
+    <w:p w14:paraId="7D709FB7" w14:textId="71C89C37" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00551473" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00F5010D" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
@@ -321,67 +321,67 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>REVIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C7E60">
+      <w:r w:rsidR="0000004A" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>JU</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E75D02">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00076D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>LY</w:t>
+        <w:t>ULY</w:t>
       </w:r>
       <w:r w:rsidR="002061E7" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00226EC6" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F5010D" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
@@ -833,364 +833,338 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="006520C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8514E5" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="004D2244">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A315B5" w14:textId="64049F6A" w:rsidR="002436CD" w:rsidRDefault="002061E7" w:rsidP="002436CD">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="7F7F5CBF" w14:textId="15DDE813" w:rsidR="002061E7" w:rsidRPr="00551D72" w:rsidRDefault="002061E7" w:rsidP="0052124A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D055FE">
+      <w:r w:rsidRPr="000442DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Vice Chancellor of the Court of Chancery</w:t>
+        <w:t>Judge of the</w:t>
       </w:r>
       <w:r w:rsidR="00654138">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...48 lines deleted...]
-      <w:r w:rsidR="002436CD">
+        <w:t xml:space="preserve"> Family </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2244">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-      <w:r w:rsidRPr="000442DB">
+        <w:t>Court</w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Judge of the</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- I am a judicial officer or an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attorney</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I am seeking appointment as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Judge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Family Court, </w:t>
+      </w:r>
+      <w:r w:rsidR="00401DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sussex</w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>County</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B78B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ue to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>retirement of the Hon. Peter B. Jones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5F505FBC" w14:textId="77777777" w:rsidR="00ED202B" w:rsidRDefault="002061E7" w:rsidP="0052124A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3977EF6C" w14:textId="59F4DEF5" w:rsidR="008A5A57" w:rsidRDefault="008A5A57" w:rsidP="0052124A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A5A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Family Court </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Commissioner of the Superior Court </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A5A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- I am a judicial officer or an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00776792">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008A5A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>attorney</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00776792">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008A5A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and I am seeking appointment as a </w:t>
-[...97 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> and I am seeking appointment as a Commissioner of the Superior Court, Kent County (due to the retirement of the Hon. Andrea M. Freud)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="69B6B4FB" w14:textId="26B094FC" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2149F506" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -1300,60 +1274,78 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00707AA6" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1008"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.</w:t>
-      </w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve"> Please provide all information requested and answer all questions completely.  </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Please</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide all information requested and answer all questions completely.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B1A55A" w14:textId="77777777" w:rsidR="00A553B9" w:rsidRDefault="00A553B9" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1008"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="761DE913" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
@@ -2101,60 +2093,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> printed, bound copies of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your Q</w:t>
       </w:r>
       <w:r w:rsidRPr="009C09BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uestionnaire </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">and Attachments. The Questionnaire should be organized in the same manner as </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">the electronic version (as noted in paragraphs 5-6 above). Attachments should be bound </w:t>
+        <w:t xml:space="preserve">and Attachments. The Questionnaire should be organized in the same manner as the electronic version (as noted in paragraphs 5-6 above). Attachments should be bound </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62A14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>separately and may be printed double-sided and provided with the Questionnaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012B5A54" w14:textId="5943039F" w:rsidR="002061E7" w:rsidRPr="00D62A14" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2170,50 +2153,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3967E3E4" w14:textId="1FD52FE1" w:rsidR="00A553B9" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D62A14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D62A14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional instructions for submission of materials </w:t>
       </w:r>
       <w:r w:rsidR="00ED202B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
@@ -2263,51 +2247,123 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The Questionnaire asks for the political affiliation of Applicants.  How such information will be used is informed by both the Delaware Constitution and by a Stipulated Consent Judgment and Order entered by the United States District Court for the District of Delaware on January 30, 2023.  Several courts in Delaware are subject to a “bare majority” requirement.  When a particular opening cannot be filled by a candidate affiliated with a specific political party (because such court already has a bare majority of judicial officers affiliated with such political party), then the notice for the opening will so indicate.  If the notice does not so indicate, applicants affiliated with any political party, or applicants independent of any political party, may apply.</w:t>
+        <w:t xml:space="preserve">The Questionnaire asks for the political affiliation of Applicants.  How such information will be used is informed by both the Delaware Constitution and by a Stipulated Consent Judgment and Order entered by the United States District Court for the District of Delaware on January 30, 2023.  Several courts in Delaware are subject to a “bare majority” requirement.  When a particular opening cannot be filled </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a candidate affiliated with a specific political party (because such court already has a bare majority of judicial officers affiliated with such political party), then the notice for the opening will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>so indicate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  If the notice does </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indicate,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicants affiliated with any political party, or applicants independent of any political party, may apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F5E396" w14:textId="77777777" w:rsidR="00A553B9" w:rsidRPr="00EF2B67" w:rsidRDefault="00A553B9" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="675B95FF" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
@@ -2868,197 +2924,180 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="523F3035" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">NAME: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2.</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">POLITICAL AFFILIATION: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D29474E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+    <w:p w14:paraId="4C85341F" w14:textId="2BC417C1" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00401DDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="319216E6" w14:textId="529B5A22" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="005C7E60">
+    <w:p w14:paraId="2D2D5670" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="6480" w:hanging="6480"/>
-[...33 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D2D5670" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3F59E3F9" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...8 lines deleted...]
-        <w:t>OFFICE ADDRESS:</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>OFFICE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ADDRESS:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4416,51 +4455,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B88EC0" w14:textId="500E8697" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00C72327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>18.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Identify at least </w:t>
       </w:r>
       <w:r w:rsidR="009A4F97" w:rsidRPr="00C82646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>five</w:t>
       </w:r>
       <w:r w:rsidR="009A4F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4534,51 +4572,60 @@
         </w:rPr>
         <w:t xml:space="preserve">email address </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> current</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> telephone numbers of all the attorneys involved (including the parties each represented); and, if the matter involved litigation, the name of the judge, and civil or criminal action number.</w:t>
+        <w:t xml:space="preserve"> telephone numbers of all the attorneys involved (including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the parties each represented); and, if the matter involved litigation, the name of the judge, and civil or criminal action number.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004766C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -5934,110 +5981,134 @@
         <w:t xml:space="preserve">and current email addresses </w:t>
       </w:r>
       <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="002061E7" w:rsidRPr="00EC7960">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
       <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> persons who have worked with you in administrative support staff positions, such as your current or </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">former secretary, to whom inquiry can be made by the Commission. For each person, please also indicate when you worked with the person and in what capacity. </w:t>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who have worked with you in administrative support staff positions, such as your current or former secretary, to whom inquiry can be made by the Commission. For each person, please also indicate when you worked with the person and in what capacity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673426F9" w14:textId="77777777" w:rsidR="0044151D" w:rsidRDefault="0044151D" w:rsidP="00C72327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B8EAE30" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>LICENSE information</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>LICENSE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4586DD96" w14:textId="02612C71" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00AB30E1" w:rsidP="00AF7288">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
@@ -6918,60 +6989,96 @@
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00AB30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Has a tax lien or other collection procedure ever been instituted against you or your spouse by federal, </w:t>
-[...8 lines deleted...]
-        <w:t>state, or local authorities?  If so, describe the circumstances and resolution of the matter.</w:t>
+        <w:t xml:space="preserve">Has a tax </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other collection procedure ever been instituted against you or your spouse by federal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>state</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or local authorities?  If so, describe the circumstances and resolution of the matter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7378E605" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="600" w:hanging="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="001D3D17" w14:textId="4F49484B" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7041,147 +7148,173 @@
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">VI. </w:t>
-      </w:r>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...70 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:caps/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>COMPETENCY</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABA5426" w14:textId="3DD4C385" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">For the questions in this section, the following terms have the meaning below: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693B19C2" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B580D28" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">“Ability to perform the essential functions of a judge” means: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CABD32" w14:textId="0575C343" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7423,170 +7556,204 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The ability to exercise control over court proceedings; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0110F73D" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(ix)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The ability to perform the above functions for a minimum of eight hours per day, five days per week (or such other times as Court may be in session), on a consistent basis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E97E8F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+    <w:p w14:paraId="02E97E8F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A8EB8C" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+    <w:p w14:paraId="6A94AE19" w14:textId="77777777" w:rsidR="00076D1B" w:rsidRPr="00E83C11" w:rsidRDefault="00076D1B" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E83C11">
+    </w:p>
+    <w:p w14:paraId="52A8EB8C" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">“Reasonable Accommodation” means a change needed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD9A217" w14:textId="77777777" w:rsidR="00B71E27" w:rsidRPr="00E83C11" w:rsidRDefault="00B71E27" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D7A9F9F" w14:textId="1D8D6533" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(i</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ensure equal opportunities in the candidate evaluation process; </w:t>
+        <w:t xml:space="preserve"> ensure equal opportunities in the candidate evaluation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>process;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144A99BD" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -7688,51 +7855,69 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Do you currently possess the physical and mental ability to perform the essential functions of a judge, with or without a reasonable accommodation? </w:t>
+        <w:t xml:space="preserve">Do you currently possess the physical and mental ability to perform the essential functions of a judge, with or without </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a reasonable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accommodation? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F0C736" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
@@ -7968,60 +8153,78 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BCB8ACB" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(c) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Do you frequently fail to take any lawful medications which enable you to perform the essential functions of a judge? </w:t>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you frequently fail to take any lawful medications which enable you to perform the essential functions of a judge? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB1DD63" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -8114,66 +8317,76 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D85393" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(d) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Do you typically consume alcoholic beverages to such an extent that your ability to perform the essential functions of a judge is</w:t>
+        <w:t>Do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you typically consume alcoholic beverages to such an extent that your ability to perform the essential functions of a judge is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or will be</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> impaired? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421EEC75" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -8281,60 +8494,78 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4869DC34" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="6"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(e) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Are you a compulsive gambler, or have you ever been diagnosed or received treatment, therapy, or counseling for compulsive gambling? </w:t>
+        <w:t>(e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you a compulsive gambler, or have you ever been diagnosed or received treatment, therapy, or counseling for compulsive gambling? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EEC315" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
@@ -8595,60 +8826,96 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D4F660E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(a) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ever been subject to a finding of professional misconduct? </w:t>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been subject to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a finding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of professional misconduct? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2296FCA0" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
@@ -8738,60 +9005,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A7CD7C" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(b) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ever been charged with a misdemeanor or felony? </w:t>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been charged with a misdemeanor or felony? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F24025F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
@@ -9023,51 +9308,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7565E9C5" w14:textId="3A25545F" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ever been convicted of (or pled guilty</w:t>
       </w:r>
       <w:r w:rsidR="00B76C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9201,66 +9485,76 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="417FCEA7" w14:textId="1407D620" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Ever been convicted of (or pled guilty or no contest to or accepted first offender status for) the offense of Driving Under the Influence?</w:t>
+        <w:t>Ever</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been convicted of (or pled guilty or no contest to or accepted first offender status for) the offense of Driving Under the Influence?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106C3818" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
@@ -9350,60 +9644,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D476774" w14:textId="17B44BDE" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(f) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Any circumstance in your professional or personal life that creates a substantial question as to your qualifications or ability to serve in a </w:t>
+        <w:t>(f</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Any</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> circumstance in your professional or personal life that creates a substantial question as to your qualifications or ability to serve in a </w:t>
       </w:r>
       <w:r w:rsidR="00CC0523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">udicial office? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C4BAF9" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -9509,60 +9821,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028BC7CF" w14:textId="486771A6" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(g) </w:t>
-[...8 lines deleted...]
-        <w:t>Ever filed a personal petition in bankruptcy</w:t>
+        <w:t>(g</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> filed a personal petition in bankruptcy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or ha</w:t>
       </w:r>
       <w:r w:rsidR="00CC0523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
@@ -9688,66 +10018,76 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67FF0C3A" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(h)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ever owned more than 25% of the issued and outstanding shares or acted as an officer or director of any corporation by which or against which a petition in bankruptcy has been filed? </w:t>
+        <w:t>Ever owned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than 25% of the issued and outstanding shares or acted as an officer or director of any corporation by which or against which a petition in bankruptcy has been filed? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105853BE" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
@@ -9839,60 +10179,78 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1102FBB9" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(i) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ever been a party to a lawsuit: </w:t>
+        <w:t>(i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been a party to a lawsuit: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE9213B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -10363,51 +10721,87 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C4007E" w:rsidRPr="00175B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Please explain in your own words what meaning you ascribe to notions of (i) ‘judicial independence’ and (ii) ‘judicial restraint’</w:t>
+        <w:t>Please explain in your own words what meaning you ascribe to notions of (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C4007E" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i) ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C4007E" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>judicial independence’ and (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C4007E" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ii) ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C4007E" w:rsidRPr="00175B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>judicial restraint’</w:t>
       </w:r>
       <w:r w:rsidR="00C41DE0" w:rsidRPr="00175B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00175B99" w:rsidRPr="00175B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
       <w:r w:rsidR="00C41DE0" w:rsidRPr="00175B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10746,51 +11140,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76146725" w14:textId="3E6C1B04" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please email </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the completed Questionnaire and Attachments (following the instructions on page 1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -11163,51 +11556,69 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76F59122" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The undersigned acknowledges that this Medical Waiver and Consent expires one hundred and twenty (120) days after the below-listed date unless the </w:t>
+        <w:t xml:space="preserve">The undersigned acknowledges that this Medical Waiver and Consent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>expires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one hundred and twenty (120) days after the below-listed date unless the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>candidate</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> notifies the Judicial Nominating Commission in writing of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>candidate’s</w:t>
       </w:r>
@@ -12537,83 +12948,100 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D15C171" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date: _______________________ </w:t>
-[...31 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">_____________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077B53E6" w14:textId="3DEB9517" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -12785,51 +13213,68 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">)     ss. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ss. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E75F88F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COUNTY OF </w:t>
       </w:r>
@@ -13352,61 +13797,61 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           Notary Public </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_wd_lastPlace"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:sectPr w:rsidR="00A85B16" w:rsidSect="002061E7">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="720" w:bottom="1440" w:left="720" w:header="360" w:footer="887" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1801C159" w14:textId="77777777" w:rsidR="006D66C8" w:rsidRDefault="006D66C8">
+    <w:p w14:paraId="6A380430" w14:textId="77777777" w:rsidR="000B0E68" w:rsidRDefault="000B0E68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75A0BBB0" w14:textId="77777777" w:rsidR="006D66C8" w:rsidRDefault="006D66C8">
+    <w:p w14:paraId="29FBC0EE" w14:textId="77777777" w:rsidR="000B0E68" w:rsidRDefault="000B0E68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13499,61 +13944,61 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00C72327">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46E9CF2D" w14:textId="77777777" w:rsidR="006D66C8" w:rsidRDefault="006D66C8">
+    <w:p w14:paraId="6E32A8F6" w14:textId="77777777" w:rsidR="000B0E68" w:rsidRDefault="000B0E68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17CF4F1A" w14:textId="77777777" w:rsidR="006D66C8" w:rsidRDefault="006D66C8">
+    <w:p w14:paraId="25CAD000" w14:textId="77777777" w:rsidR="000B0E68" w:rsidRDefault="000B0E68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="137DE639" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5FF5E582" w14:textId="363B34F4" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="DocumentID"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
@@ -13836,191 +14281,180 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002061E7"/>
     <w:rsid w:val="0000004A"/>
     <w:rsid w:val="00003861"/>
     <w:rsid w:val="00011327"/>
+    <w:rsid w:val="00076D1B"/>
     <w:rsid w:val="000940C9"/>
+    <w:rsid w:val="000B0E68"/>
     <w:rsid w:val="000B7B56"/>
     <w:rsid w:val="000D449C"/>
     <w:rsid w:val="000E2AB4"/>
     <w:rsid w:val="000F44B3"/>
     <w:rsid w:val="00133126"/>
-    <w:rsid w:val="00135BC1"/>
     <w:rsid w:val="00175B99"/>
     <w:rsid w:val="001A31D9"/>
     <w:rsid w:val="001C090D"/>
-    <w:rsid w:val="001F569C"/>
     <w:rsid w:val="002061E7"/>
     <w:rsid w:val="002100FB"/>
     <w:rsid w:val="00211217"/>
-    <w:rsid w:val="00214A55"/>
     <w:rsid w:val="00226EC6"/>
-    <w:rsid w:val="00234D83"/>
-    <w:rsid w:val="002436CD"/>
     <w:rsid w:val="00252606"/>
+    <w:rsid w:val="00264405"/>
     <w:rsid w:val="00271752"/>
     <w:rsid w:val="0028455C"/>
     <w:rsid w:val="002E58F0"/>
     <w:rsid w:val="00347CFD"/>
     <w:rsid w:val="00373736"/>
     <w:rsid w:val="00383478"/>
     <w:rsid w:val="0039345E"/>
     <w:rsid w:val="003C1493"/>
     <w:rsid w:val="003E20D4"/>
     <w:rsid w:val="003E33AB"/>
+    <w:rsid w:val="00401DDB"/>
     <w:rsid w:val="0044151D"/>
     <w:rsid w:val="004419EE"/>
     <w:rsid w:val="004435A4"/>
     <w:rsid w:val="004452FB"/>
     <w:rsid w:val="00445E14"/>
     <w:rsid w:val="004766C2"/>
     <w:rsid w:val="004C5D37"/>
     <w:rsid w:val="004C6884"/>
     <w:rsid w:val="004D2244"/>
     <w:rsid w:val="0052124A"/>
     <w:rsid w:val="005271E6"/>
     <w:rsid w:val="00551473"/>
     <w:rsid w:val="0055358F"/>
     <w:rsid w:val="005537E0"/>
     <w:rsid w:val="00566724"/>
     <w:rsid w:val="0058554B"/>
     <w:rsid w:val="0059386A"/>
     <w:rsid w:val="005B1390"/>
+    <w:rsid w:val="005B2857"/>
     <w:rsid w:val="005B505D"/>
-    <w:rsid w:val="005C7E60"/>
-    <w:rsid w:val="005D5470"/>
     <w:rsid w:val="005F7C09"/>
     <w:rsid w:val="00644911"/>
     <w:rsid w:val="00654138"/>
     <w:rsid w:val="006742DA"/>
     <w:rsid w:val="00677D54"/>
     <w:rsid w:val="006A0F14"/>
     <w:rsid w:val="006B78B3"/>
-    <w:rsid w:val="006D66C8"/>
     <w:rsid w:val="00702F5C"/>
     <w:rsid w:val="00752391"/>
     <w:rsid w:val="007A4203"/>
     <w:rsid w:val="007A6CEB"/>
     <w:rsid w:val="007B7E34"/>
-    <w:rsid w:val="007F20AB"/>
     <w:rsid w:val="00834D29"/>
     <w:rsid w:val="0086671D"/>
     <w:rsid w:val="00877E6D"/>
+    <w:rsid w:val="008A5A57"/>
     <w:rsid w:val="008C0502"/>
     <w:rsid w:val="008C09DE"/>
     <w:rsid w:val="008C58F3"/>
     <w:rsid w:val="00934100"/>
     <w:rsid w:val="00937F96"/>
     <w:rsid w:val="00950971"/>
     <w:rsid w:val="00951229"/>
-    <w:rsid w:val="00956BE8"/>
     <w:rsid w:val="009675FC"/>
     <w:rsid w:val="009879DB"/>
     <w:rsid w:val="009960BA"/>
     <w:rsid w:val="009A4F97"/>
     <w:rsid w:val="009D5F82"/>
     <w:rsid w:val="009E2BFA"/>
-    <w:rsid w:val="009F00C4"/>
     <w:rsid w:val="00A027CA"/>
-    <w:rsid w:val="00A30EEC"/>
     <w:rsid w:val="00A32AAD"/>
     <w:rsid w:val="00A553B9"/>
     <w:rsid w:val="00A85B16"/>
-    <w:rsid w:val="00A96CD3"/>
     <w:rsid w:val="00AA43A4"/>
     <w:rsid w:val="00AB30E1"/>
     <w:rsid w:val="00AF7288"/>
     <w:rsid w:val="00B454F4"/>
     <w:rsid w:val="00B61FDB"/>
     <w:rsid w:val="00B71E27"/>
     <w:rsid w:val="00B76C45"/>
     <w:rsid w:val="00B8388E"/>
     <w:rsid w:val="00B97E68"/>
     <w:rsid w:val="00BB3348"/>
     <w:rsid w:val="00C4007E"/>
     <w:rsid w:val="00C41DE0"/>
     <w:rsid w:val="00C54686"/>
     <w:rsid w:val="00C72327"/>
     <w:rsid w:val="00C82646"/>
     <w:rsid w:val="00C92634"/>
     <w:rsid w:val="00C941A8"/>
     <w:rsid w:val="00CA2F89"/>
     <w:rsid w:val="00CA7804"/>
     <w:rsid w:val="00CB4429"/>
     <w:rsid w:val="00CC0523"/>
     <w:rsid w:val="00CC0E4F"/>
     <w:rsid w:val="00CD0E7F"/>
     <w:rsid w:val="00CD1930"/>
     <w:rsid w:val="00CE0D91"/>
     <w:rsid w:val="00CE70B3"/>
-    <w:rsid w:val="00D055FE"/>
     <w:rsid w:val="00D3017F"/>
     <w:rsid w:val="00D37B16"/>
     <w:rsid w:val="00D40233"/>
     <w:rsid w:val="00D44B58"/>
-    <w:rsid w:val="00D879AC"/>
     <w:rsid w:val="00DB5B35"/>
     <w:rsid w:val="00DC5905"/>
     <w:rsid w:val="00DD02FB"/>
     <w:rsid w:val="00DD405E"/>
     <w:rsid w:val="00DE36C3"/>
     <w:rsid w:val="00E062A6"/>
     <w:rsid w:val="00E50026"/>
     <w:rsid w:val="00E71678"/>
-    <w:rsid w:val="00E75D02"/>
     <w:rsid w:val="00E76FEA"/>
     <w:rsid w:val="00EA197C"/>
     <w:rsid w:val="00EA21ED"/>
     <w:rsid w:val="00EC7DD5"/>
     <w:rsid w:val="00ED202B"/>
     <w:rsid w:val="00EF382C"/>
     <w:rsid w:val="00F06881"/>
-    <w:rsid w:val="00F10A01"/>
     <w:rsid w:val="00F338D2"/>
     <w:rsid w:val="00F3544E"/>
     <w:rsid w:val="00F5010D"/>
-    <w:rsid w:val="00F5585F"/>
+    <w:rsid w:val="00F50C7A"/>
     <w:rsid w:val="00F61BB0"/>
     <w:rsid w:val="00F70BC5"/>
     <w:rsid w:val="00F85683"/>
     <w:rsid w:val="00FA061B"/>
     <w:rsid w:val="00FA5639"/>
     <w:rsid w:val="00FD11B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -14620,51 +15054,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002061E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -15351,70 +15784,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3312</Words>
-  <Characters>18882</Characters>
+  <Words>3305</Words>
+  <Characters>18845</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>157</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22150</CharactersWithSpaces>
+  <CharactersWithSpaces>22106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Davis, Wilson (Governor)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>