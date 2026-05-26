--- v1 (2026-03-18)
+++ v2 (2026-05-26)
@@ -26,70 +26,82 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33EAE861" w14:textId="13B127CB" w:rsidR="00DC0D77" w:rsidRPr="00DC0D77" w:rsidRDefault="000104ED" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D175E" wp14:editId="5F966CE9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D175E" wp14:editId="2BDBA13A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2832100</wp:posOffset>
+              <wp:posOffset>2580640</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-287655</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1193800" cy="1193800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:alphaModFix amt="20000"/>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1193800" cy="1193800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
@@ -307,36009 +319,25481 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD37B16" w14:textId="7D5653B3" w:rsidR="00DC0D77" w:rsidRDefault="004E2B1E" w:rsidP="00DC0D77">
+    <w:p w14:paraId="2619EEC5" w14:textId="77777777" w:rsidR="005951E5" w:rsidRDefault="005951E5" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A53CE20" w14:textId="3C204E49" w:rsidR="00BF2889" w:rsidRPr="005951E5" w:rsidRDefault="004E2B1E" w:rsidP="005951E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PETITION FOR GUARDIANSHIP OF A MINOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A35BA2" w14:textId="01931731" w:rsidR="00DC0D77" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
+    <w:bookmarkStart w:id="3" w:name="_Hlk156932067"/>
+    <w:p w14:paraId="43E52237" w14:textId="048468EB" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="006A0B0A" w:rsidP="005951E5">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="left" w:pos="5353"/>
+          <w:tab w:val="left" w:pos="5533"/>
+          <w:tab w:val="left" w:pos="7423"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D8759B4" wp14:editId="1E765959">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4541520</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>167005</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1533525" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="944666487" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1533525" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="54D0C96B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="357.6pt,13.15pt" to="478.35pt,13.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAArX7VswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi61/IDDoKF5RxipJei&#10;DZDkAxittCtAL4iK1/77UrLjuO2t6B60lCgOOeRoc3/wju11RhuD5IvZnDMdVOxtGCR/fXn8escZ&#10;Fgg9uBi05EeN/H5782UzpU4v4xhdrzMjkIDdlCQfS0mdEKhG7QFnMelAThOzh0LbPIg+w0To3onl&#10;fH4rppj7lKPSiHS6Ozn5tuEbo1X5aQzqwpzkVFtpa27rW13FdgPdkCGNVp3LgH+owoMNlPQCtYMC&#10;7D3bv6C8VTliNGWmohfRGKt040BsFvM/2DyPkHTjQs3BdGkT/j9Y9WP/EJ4ytWFK2GF6ypXFwWRf&#10;/1QfO7RmHS/N0ofCFB0u1qvVernmTH34xGdgyli+6ehZNSR3NlQe0MH+OxZKRlc/rtTjEB+tc20W&#10;LrBJ8tvVmqalgBRhHBQyfeolxzBwBm4gqamSGyJGZ/saXXHwiA8usz3QtEkkfZxeqFzOHGAhB3Fo&#10;X506VfBbaC1nBziegpvrJA5vCynUWS/53XW0CzWjbho7k/psYbXeYn9snRV1R/NrSc9aqwK53pN9&#10;/SK2vwAAAP//AwBQSwMEFAAGAAgAAAAhAB0gQsPeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01PwzAMhu9I/IfISNxYulZroTSd0NAO3EYBiaPXuB/QOFWTbuXfE8QBjrYfvX7eYruYQZxocr1l&#10;BetVBIK4trrnVsHry/7mFoTzyBoHy6Tgixxsy8uLAnNtz/xMp8q3IoSwy1FB5/2YS+nqjgy6lR2J&#10;w62xk0EfxqmVesJzCDeDjKMolQZ7Dh86HGnXUf1ZzUbBfNg1Ub9Plo/3pJLzU3Z4e2xapa6vlod7&#10;EJ4W/wfDj35QhzI4He3M2olBQbbexAFVEKcJiADcbdIMxPF3IctC/m9QfgMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAArX7VswEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAdIELD3gAAAAkBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BFBF4D6" wp14:editId="4A09C116">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>941069</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>167005</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1838325" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1936657698" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1838325" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="12335D11" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="74.1pt,13.15pt" to="218.85pt,13.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQwMMKsQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b+Sk2BAYcXpo0V6G&#10;rdjHD1BlKhYgiYKkxc6/H6UkdrENGDbsQosU3yP5RO/uJmfZEWIy6Du+XjWcgVfYG3/o+Levjzdb&#10;zlKWvpcWPXT8BInf7d++2Y2hhQ0OaHuIjEh8asfQ8SHn0AqR1ABOphUG8HSpMTqZyY0H0Uc5Eruz&#10;YtM078WIsQ8RFaRE0YfzJd9Xfq1B5U9aJ8jMdpx6y9XGal+KFfudbA9RhsGoSxvyH7pw0ngqOlM9&#10;yCzZ92h+oXJGRUyo80qhE6i1UVBnoGnWzU/TfBlkgDoLiZPCLFP6f7Tq4/HeP0eSYQypTeE5likm&#10;HV35Un9sqmKdZrFgykxRcL293d5u3nGmrndiAYaY8hOgY+XQcWt8mUO28vghZSpGqdeUEra+2ITW&#10;9I/G2uqUDYB7G9lR0tvlaV3einCvssgrSLG0Xk/5ZOHM+hk0M31ptlavW7VwSqXA5yuv9ZRdYJo6&#10;mIHNn4GX/AKFunF/A54RtTL6PIOd8Rh/V32RQp/zrwqc5y4SvGB/qo9apaHVqcpd1rzs5mu/wpef&#10;cf8DAAD//wMAUEsDBBQABgAIAAAAIQB9m1oS3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;SsNAEIbvgu+wjOBF7MakpiVmUyTQiwfBRorHbXaaBLOzIbtt0rd3xIM9/jMf/3yTb2bbizOOvnOk&#10;4GkRgUCqnemoUfBZbR/XIHzQZHTvCBVc0MOmuL3JdWbcRB943oVGcAn5TCtoQxgyKX3dotV+4QYk&#10;3h3daHXgODbSjHrictvLOIpSaXVHfKHVA5Yt1t+7k1Xw1Twk231F1VSG92Pazpf923Op1P3d/PoC&#10;IuAc/mH41Wd1KNjp4E5kvOg5L9cxowriNAHBwDJZrUAc/gayyOX1B8UPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhANDAwwqxAQAA1AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAH2bWhLfAAAACQEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>File Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Text2"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Petition Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text3"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk156932078"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="6A53CE20" w14:textId="77777777" w:rsidR="00BF2889" w:rsidRDefault="00BF2889" w:rsidP="00DC0D77">
+    <w:p w14:paraId="59865209" w14:textId="37430F5E" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="005951E5" w:rsidP="005951E5">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="left" w:pos="5353"/>
+          <w:tab w:val="left" w:pos="5533"/>
+          <w:tab w:val="left" w:pos="7423"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Petitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Respondent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...326 lines deleted...]
-    <w:p w14:paraId="259CB4A0" w14:textId="77777777" w:rsidR="004E2B1E" w:rsidRDefault="004E2B1E" w:rsidP="00DC0D77">
+    <w:p w14:paraId="110614B7" w14:textId="0688BB40" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="000538FC" w:rsidP="005951E5">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="143204E7" wp14:editId="58B0315D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3775075</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="209397837" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="68DF5365" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="297.25pt,13.65pt" to="504.25pt,13.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3tSvGsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x1Rc1HAF0znESC9F&#10;G6DpB2woUiLAF7isZf99l7TjuOmtqA7Ukqud3RmONvcH79heZ7QxSH636DjTQcXBhlHyn8+Pt2vO&#10;sEAYwMWgJT9q5Pfbmw+bOfV6GafoBp0ZgQTs5yT5VErqhUA1aQ+4iEkHSpqYPRTa5lEMGWZC904s&#10;u24l5piHlKPSiHS6OyX5tuEbo1X5bgzqwpzkNFtpa27rS13FdgP9mCFNVp3HgH+YwoMN1PQCtYMC&#10;7Fe2f0F5q3LEaMpCRS+iMVbpxoHY3HXv2PyYIOnGhcTBdJEJ/x+s+rZ/CE+ZZJgT9piecmVxMNnX&#10;N83HDk2s40UsfShM0eFytVx/7khT9ZoTb4UpY/mio2c1kNzZUHlAD/uvWKgZffr6ST0O8dE61+7C&#10;BTZLvvr4qSIDOcI4KBT6NEiOYeQM3EhWUyU3RIzODrW64uARH1xme6DbJpMMcX6mcTlzgIUSxKE9&#10;9dZpgj9K6zg7wOlU3FInc3hbyKHOesnX19Uu1I66eexM6k3CGr3E4diUFXVH99eanr1WDXK9p/j6&#10;j9j+BgAA//8DAFBLAwQUAAYACAAAACEAa+hM2N4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TU/DMAyG70j8h8hI3FjCytgoTSc0tAO3rYDEMWvcD2icqkm38u/xxAGOfv3o9eNsPblOHHEIrScN&#10;tzMFAqn0tqVaw9vr9mYFIkRD1nSeUMM3BljnlxeZSa0/0R6PRawFl1BIjYYmxj6VMpQNOhNmvkfi&#10;XeUHZyKPQy3tYE5c7jo5V+peOtMSX2hMj5sGy69idBrG3aZS7TaZPj+SQo4vy937c1VrfX01PT2C&#10;iDjFPxjO+qwOOTsd/Eg2iE7D4uFuwaiG+TIBcQaUWnFy+E1knsn/L+Q/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHe1K8ayAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGvoTNjeAAAACgEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006A0B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BAD7068" wp14:editId="3E297060">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>464820</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1076800009" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="32920DFE" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="36.6pt,13.5pt" to="243.6pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3tSvGsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x1Rc1HAF0znESC9F&#10;G6DpB2woUiLAF7isZf99l7TjuOmtqA7Ukqud3RmONvcH79heZ7QxSH636DjTQcXBhlHyn8+Pt2vO&#10;sEAYwMWgJT9q5Pfbmw+bOfV6GafoBp0ZgQTs5yT5VErqhUA1aQ+4iEkHSpqYPRTa5lEMGWZC904s&#10;u24l5piHlKPSiHS6OyX5tuEbo1X5bgzqwpzkNFtpa27rS13FdgP9mCFNVp3HgH+YwoMN1PQCtYMC&#10;7Fe2f0F5q3LEaMpCRS+iMVbpxoHY3HXv2PyYIOnGhcTBdJEJ/x+s+rZ/CE+ZZJgT9piecmVxMNnX&#10;N83HDk2s40UsfShM0eFytVx/7khT9ZoTb4UpY/mio2c1kNzZUHlAD/uvWKgZffr6ST0O8dE61+7C&#10;BTZLvvr4qSIDOcI4KBT6NEiOYeQM3EhWUyU3RIzODrW64uARH1xme6DbJpMMcX6mcTlzgIUSxKE9&#10;9dZpgj9K6zg7wOlU3FInc3hbyKHOesnX19Uu1I66eexM6k3CGr3E4diUFXVH99eanr1WDXK9p/j6&#10;j9j+BgAA//8DAFBLAwQUAAYACAAAACEAypDsytwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7WVuFGnCSJViFOhoh64tSlIHN148wPxOoqdNrw9W3GA486MZr/JN7PtxRlH3zlS&#10;sFpGIJAqZzpqFLwdd/drED5oMrp3hAq+0cOmuL3JdWbchQ54LkMjuIR8phW0IQyZlL5q0Wq/dAMS&#10;e7UbrQ58jo00o75wue1lHEWP0uqO+EOrB9y2WH2Vk1Uw7bd11O2S+fMjKeX0mu7fX+pGqbvF/PwE&#10;IuAc/sJwxWd0KJjp5CYyXvQK0iTmpII45UnsP6xTFk6/gixy+X9A8QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB3tSvGsgEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDKkOzK3AAAAAgBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Text1"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...5486 lines deleted...]
-      </w:tr>
+    <w:p w14:paraId="6AB5B859" w14:textId="5AE0CB1D" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="000538FC" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="674AC8EC" wp14:editId="4D9E7E86">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4370070</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>178435</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2028825" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1592561103" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2028825" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5E450F69" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="344.1pt,14.05pt" to="503.85pt,14.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpgy5IswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+R6aBEYcXpo0F2G&#10;rcC6H8DqwxagL4hanPz7UUqaZt1tmA8yJYqPfOTT5v7gHdvrjDaGkd+sOs50kFHZMI385/PjpzVn&#10;WCAocDHokR818vvtxw+bJQ26j3N0SmdGIAGHJY18LiUNQqCctQdcxaQDOU3MHgpt8yRUhoXQvRN9&#10;192JJWaVcpQakU53JyffNnxjtCzfjUFdmBs51Vbamtv6Ulex3cAwZUizlecy4B+q8GADJb1A7aAA&#10;+5XtX1DeyhwxmrKS0YtojJW6cSA2N907Nj9mSLpxoeZgurQJ/x+s/LZ/CE+Z2rAkHDA95criYLKv&#10;f6qPHVqzjpdm6UNhkg77rl+v+1vO5KtPvAWmjOWLjp5VY+TOhsoDBth/xULJ6OrrlXoc4qN1rs3C&#10;BbaM/O7zLU1LAinCOChk+qRGjmHiDNxEUpMlN0SMzqoaXXHwiA8usz3QtEkkKi7PVC5nDrCQgzi0&#10;r06dKvgjtJazA5xPwc11Eoe3hRTqrB/5+jrahZpRN42dSb21sFovUR1bZ0Xd0fxa0rPWqkCu92Rf&#10;v4jtbwAAAP//AwBQSwMEFAAGAAgAAAAhADfPI+DeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tuwjAQRfeV+g/WVGJXbIJEojQOQlQsuqMplbo08eRR4nEUOxD+vkYs6HJmju6cm60n07EzDq61&#10;JGExF8CQSqtbqiUcvnavCTDnFWnVWUIJV3Swzp+fMpVqe6FPPBe+ZiGEXKokNN73KeeubNAoN7c9&#10;UrhVdjDKh3GouR7UJYSbjkdCrLhRLYUPjepx22B5KkYjYdxvK9HultPvz7Lg40e8/36vailnL9Pm&#10;DZjHyT9guOkHdciD09GOpB3rJKySJAqohChZALsBQsQxsON9w/OM/6+Q/wEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCpgy5IswEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA3zyPg3gAAAAoBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006A0B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14A76C72" wp14:editId="231C8DD6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1055370</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>178435</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2038350" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="632099473" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2038350" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="440ADB01" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="83.1pt,14.05pt" to="243.6pt,14.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCePWxNsAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811QcNDAEyznESC9B&#10;G6DpB2z4kAjwBS5j2X/fJe04bnILqgNFcrWzO7Oj9e3eO7bTGW0MA79adJzpIKOyYRz4n6f7byvO&#10;sEBQ4GLQAz9o5Lebr1/Wc+r1Mk7RKZ0ZgQTs5zTwqZTUC4Fy0h5wEZMOFDQxeyh0zKNQGWZC904s&#10;u+5GzDGrlKPUiHS7PQb5puEbo2X5ZQzqwtzAqbfS1tzW57qKzRr6MUOarDy1AZ/owoMNVPQMtYUC&#10;7CXbD1DeyhwxmrKQ0YtojJW6cSA2V907Nr8nSLpxIXEwnWXC/wcrf+7uwmMmGeaEPabHXFnsTfb1&#10;Tf2xfRPrcBZL7wuTdLnsrlfX30lT+RoTb4kpY/mho2d1M3BnQ+UBPewesFAx+vT1k3od4r11rs3C&#10;BTYP/OaIDOQI46BQEZ/UwDGMnIEbyWqy5IaI0VlVsysOHvDOZbYDmjaZRMX5idrlzAEWChCH9tSp&#10;Uwf/pNZ2toDTMbmFjubwtpBDnfUDX11mu1Ar6uaxE6k3CevuOapDU1bUE82vFT15rRrk8kz7yz9i&#10;8xcAAP//AwBQSwMEFAAGAAgAAAAhAAsUA2HdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyo0xSlUYhToaIeuJUUJI5uvPlp43UUO214exZxgOPMfpqdyTez7cUFR985UrBc&#10;RCCQKmc6ahS8H3YPKQgfNBndO0IFX+hhU9ze5Doz7kpveClDIziEfKYVtCEMmZS+atFqv3ADEt9q&#10;N1odWI6NNKO+crjtZRxFibS6I/7Q6gG3LVbncrIKpv22jrrdaj59rko5va73Hy91o9T93fz8BCLg&#10;HP5g+KnP1aHgTkc3kfGiZ50kMaMK4nQJgoHHdM3G8deQRS7/Lyi+AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJ49bE2wAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAsUA2HdAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687737CA" w14:textId="176AEB4B" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="000538FC" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="743CA912" wp14:editId="2A36A380">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4074795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>175895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2343150" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="133228998" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2343150" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="488A5F77" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="320.85pt,13.85pt" to="505.35pt,13.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDU7xR9sQEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x/QjDQLBcg4x0kuR&#10;BGj6ARs+JAJ8gcta9t9nSTuO296K6kCRXO3szuxofb/3ju10RhtDzxezOWc6yKhsGHr+8/Xx+o4z&#10;LBAUuBh0zw8a+f3m6st6Sp1exjE6pTMjkIDdlHo+lpI6IVCO2gPOYtKBgiZmD4WOeRAqw0To3onl&#10;fH4rpphVylFqRLrdHoN80/CN0bI8G4O6MNdz6q20Nbf1ra5is4ZuyJBGK09twD904cEGKnqG2kIB&#10;9ivbv6C8lTliNGUmoxfRGCt140BsFvM/2PwYIenGhcTBdJYJ/x+sfNo9hJdMMkwJO0wvubLYm+zr&#10;m/pj+ybW4SyW3hcm6XK5ulktvpKm8iMmPhNTxvJNR8/qpufOhsoDOth9x0LF6NOPT+p1iI/WuTYL&#10;F9jU89tVQwZyhHFQqIhPqucYBs7ADWQ1WXJDxOisqtkVBw/44DLbAU2bTKLi9ErtcuYACwWIQ3vq&#10;1KmD31JrO1vA8ZjcQkdzeFvIoc76nt9dZrtQK+rmsROpTwnr7i2qQ1NW1BPNrxU9ea0a5PJM+8s/&#10;YvMOAAD//wMAUEsDBBQABgAIAAAAIQBBUxCH3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsqJ0WNSjEqVBRF+xKChJLN548IB5HsdOGv2cqFrCa19W9Z/LN7HpxwjF0njQk&#10;CwUCqfK2o0bD22F39wAiREPW9J5QwzcG2BTXV7nJrD/TK57K2Ag2oZAZDW2MQyZlqFp0Jiz8gMS3&#10;2o/ORB7HRtrRnNnc9XKp1Fo60xEntGbAbYvVVzk5DdN+W6tut5o/P1alnF7S/ftz3Wh9ezM/PYKI&#10;OMc/MVzwGR0KZjr6iWwQvYb1fZKyVMMy5XoRqERxd/zdyCKX/18ofgAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDU7xR9sQEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBBUxCH3QAAAAoBAAAPAAAAAAAAAAAAAAAAAAsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006A0B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A1A24FE" wp14:editId="656F2453">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>769620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>175895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2324100" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1566520598" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2324100" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1EC19D85" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="60.6pt,13.85pt" to="243.6pt,13.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfTEalsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815SdNggEyznESC5F&#10;E6DpB2z4kAjwBS5j2X+fJe04bnsrqgO15Gpnd4aj9e3eO7bTGW0MA18uOs50kFHZMA781/P9lxvO&#10;sEBQ4GLQAz9o5Lebz5/Wc+r1Kk7RKZ0ZgQTs5zTwqZTUC4Fy0h5wEZMOlDQxeyi0zaNQGWZC906s&#10;uu5azDGrlKPUiHS6PSb5puEbo2V5NAZ1YW7gNFtpa27rS13FZg39mCFNVp7GgH+YwoMN1PQMtYUC&#10;7DXbv6C8lTliNGUhoxfRGCt140Bslt0fbH5OkHTjQuJgOsuE/w9W/tjdhadMMswJe0xPubLYm+zr&#10;m+Zj+ybW4SyW3hcm6XB1tfq67EhT+Z4TH4UpY3nQ0bMaDNzZUHlAD7vvWKgZffr+ST0O8d461+7C&#10;BTYP/PrqW0UGcoRxUCj0SQ0cw8gZuJGsJktuiBidVbW64uAB71xmO6DbJpOoOD/TuJw5wEIJ4tCe&#10;eus0wW+ldZwt4HQsbqmjObwt5FBn/cBvLqtdqB1189iJ1IeENXqJ6tCUFXVH99eanrxWDXK5p/jy&#10;j9i8AQAA//8DAFBLAwQUAAYACAAAACEAD+FDWd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KjTtCJViFOhoh56awNIHN148wPxOoqdNn37bsUBjjP7aXYmW0+2EyccfOtI&#10;wXwWgUAqnWmpVvDxvn1agfBBk9GdI1RwQQ/r/P4u06lxZzrgqQi14BDyqVbQhNCnUvqyQav9zPVI&#10;fKvcYHVgOdTSDPrM4baTcRQ9S6tb4g+N7nHTYPlTjFbBuN9UUbtdTN9fi0KOu2T/+VbVSj0+TK8v&#10;IAJO4Q+GW32uDjl3OrqRjBcd63geM6ogThIQDCxXCRvHX0Pmmfy/IL8CAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAH0xGpbIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAD+FDWd0AAAAJAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0B0A" w:rsidRPr="006A0B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7523F0A2" w14:textId="06972627" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="000538FC" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71D9148B" wp14:editId="4E6FE9ED">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4531995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1895475" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="503104619" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1895475" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6C03A90E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="356.85pt,13.65pt" to="506.1pt,13.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8OZHhtAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfoPwi617LTOnUXXucQI7kE&#10;aYCmH8DosStAL4iq1/77ULLjuO2t6B60lCgOOeRofbP3ju10RhtDzxezOWc6yKhsGHr+8/nu04oz&#10;LBAUuBh0zw8a+c3m44f1lDp9FcfolM6MQAJ2U+r5WErqhEA5ag84i0kHcpqYPRTa5kGoDBOheyeu&#10;5vNrMcWsUo5SI9Lp9ujkm4ZvjJbluzGoC3M9p9pKW3NbX+oqNmvohgxptPJUBvxDFR5soKRnqC0U&#10;YL+y/QvKW5kjRlNmMnoRjbFSNw7EZjH/g82PEZJuXKg5mM5twv8HKx93t+EpUxumhB2mp1xZ7E32&#10;9U/1sX1r1uHcLL0vTNLhYvVt+eXrkjP55hPvgSljudfRs2r03NlQeUAHuwcslIyuvl2pxyHeWefa&#10;LFxgU8+vPy9pWhJIEcZBIdMn1XMMA2fgBpKaLLkhYnRW1eiKgwe8dZntgKZNIlFxeqZyOXOAhRzE&#10;oX116lTBb6G1nC3geAxurqM4vC2kUGd9z1eX0S7UjLpp7ETqvYXVeonq0Dor6o7m15KetFYFcrkn&#10;+/JFbF4BAAD//wMAUEsDBBQABgAIAAAAIQBoeUPZ3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNZXYUTuJRKoQp6qKumBXQiuxdOPJo43HUey04e9xxQKWM3N059x8PZueXXF0&#10;nSUJ0VIAQ6qs7qiRcPjcPa+AOa9Iq94SSvhGB+vi8SFXmbY3+sBr6RsWQshlSkLr/ZBx7qoWjXJL&#10;OyCFW21Ho3wYx4brUd1CuOl5LMQLN6qj8KFVA25brC7lZCRM+20tul0yn7+Skk/v6f74VjdSPi3m&#10;zSswj7P/g+GuH9ShCE4nO5F2rJeQRkkaUAlxmgC7AyKKY2Cn3w0vcv6/QvEDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAvDmR4bQBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAaHlD2d4AAAAKAQAADwAAAAAAAAAAAAAAAAAOBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="562F26A3" wp14:editId="5DD97844">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1264920</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1828800" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1462076142" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1828800" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5CD5273F" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="99.6pt,13.65pt" to="243.6pt,13.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgpboeswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi6x1o7aGAsvM4hRnIp&#10;mgBNP4DRY1eAXhBVr/33oWTHSdtbUR20lCgOOeTs5u7gHdvrjDaGgS8XHWc6yKhsGAf+8+Xhes0Z&#10;FggKXAx64EeN/G579WUzp16v4hSd0pkRSMB+TgOfSkm9ECgn7QEXMelAThOzh0LHPAqVYSZ078Sq&#10;627FHLNKOUqNSLe7k5NvG74xWpYnY1AX5gZOtZW257a/1l1sN9CPGdJk5bkM+IcqPNhASS9QOyjA&#10;fmX7F5S3MkeMpixk9CIaY6VuHIjNsvuDzY8Jkm5cqDmYLm3C/wcrv+/vw3OmNswJe0zPubI4mOzr&#10;l+pjh9as46VZ+lCYpMvlerVed9RT+e4TH4EpY3nU0bNqDNzZUHlAD/tvWCgZPX1/Uq9DfLDOtVm4&#10;wOaB3958rchAijAOCpk+qYFjGDkDN5LUZMkNEaOzqkZXHDzivctsDzRtEomK8wuVy5kDLOQgDm3V&#10;qVMFv4XWcnaA0ym4uU7i8LaQQp31Aye6tM7RLtSMumnsTOqjhdV6jerYOivqiebXkp61VgXy+Uz2&#10;5z9i+wYAAP//AwBQSwMEFAAGAAgAAAAhAHKZaVzdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyoQ4JIm8apUFEP3EoAqUc33vxAvI5ipw1vzyIO5Tizn2Zn8s1se3HC0XeO&#10;FNwvIhBIlTMdNQre33Z3SxA+aDK6d4QKvtHDpri+ynVm3Jle8VSGRnAI+UwraEMYMil91aLVfuEG&#10;JL7VbrQ6sBwbaUZ95nDbyziKHqXVHfGHVg+4bbH6KierYNpv66jbJfPnISnl9JLuP57rRqnbm/lp&#10;DSLgHC4w/Nbn6lBwp6ObyHjRs16tYkYVxGkCgoGHZcrG8c+QRS7/Lyh+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOCluh6zAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAHKZaVzdAAAACQEAAA8AAAAAAAAAAAAAAAAADQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D69556E" w14:textId="473640FF" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="000538FC" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D5BC9C1" wp14:editId="472C3245">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4684394</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1743075" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2046833567" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1743075" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="67DA483D" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="368.85pt,13.45pt" to="506.1pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7mL5dtAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8luGzEMvRfIPwi6xxonzYKBxznESC9F&#10;G6DJBzBaZgRog6h67L8vJTuO296KzkFDieIjH/m0eth5x7Y6o41h4MtFx5kOMiobxoG/vjxd3nOG&#10;BYICF4Me+F4jf1hffFrNqddXcYpO6cwIJGA/p4FPpaReCJST9oCLmHQgp4nZQ6FtHoXKMBO6d+Kq&#10;627FHLNKOUqNSKebg5OvG74xWpbvxqAuzA2caittzW19q6tYr6AfM6TJymMZ8A9VeLCBkp6gNlCA&#10;/cz2LyhvZY4YTVnI6EU0xkrdOBCbZfcHmx8TJN24UHMwndqE/w9Wfts+hudMbZgT9piec2WxM9nX&#10;P9XHdq1Z+1Oz9K4wSYfLu8/X3d0NZ/LdJz4CU8byRUfPqjFwZ0PlAT1sv2KhZHT1/Uo9DvHJOtdm&#10;4QKbB357fUPTkkCKMA4KmT6pgWMYOQM3ktRkyQ0Ro7OqRlcc3OOjy2wLNG0SiYrzC5XLmQMs5CAO&#10;7atTpwp+C63lbACnQ3BzHcThbSGFOusHfn8e7ULNqJvGjqQ+Wlitt6j2rbOi7mh+LelRa1Ug53uy&#10;z1/E+hcAAAD//wMAUEsDBBQABgAIAAAAIQB+Xyu83wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LbsIwEEX3lfgHa5C6KzaJREqIgxCIRXc0tFKXJp482ngcxQ6kf1+jLtrlzBzdOTfbTqZjVxxc&#10;a0nCciGAIZVWt1RLeDsfn56BOa9Iq84SSvhGB9t89pCpVNsbveK18DULIeRSJaHxvk85d2WDRrmF&#10;7ZHCrbKDUT6MQ831oG4h3HQ8EmLFjWopfGhUj/sGy69iNBLG074S7TGePj/igo8vyen9UNVSPs6n&#10;3QaYx8n/wXDXD+qQB6eLHUk71klI4iQJqIRotQZ2B8QyioBdfjc8z/j/CvkPAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPuYvl20AQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAH5fK7zfAAAACgEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117A4332" wp14:editId="335437D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1398270</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1695450" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="743659673" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1695450" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5AE2C4E9" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="110.1pt,13.45pt" to="243.6pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgSlJQsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x7STxkgEyznESC9F&#10;G6DJB2z4kAjwBS5j2X/fJe04bnMrqgNFcrWzO7Oj1f3OO7bVGW0MPV/M5pzpIKOyYej5y/Pj5S1n&#10;WCAocDHonu818vv1xZfVlDp9FcfolM6MQAJ2U+r5WErqhEA5ag84i0kHCpqYPRQ65kGoDBOheyeu&#10;5vOlmGJWKUepEel2cwjydcM3Rsvy0xjUhbmeU2+lrbmtr3UV6xV0Q4Y0WnlsA/6hCw82UNET1AYK&#10;sLdsP0F5K3PEaMpMRi+iMVbqxoHYLOZ/sfk1QtKNC4mD6SQT/j9Y+WP7EJ4yyTAl7DA95cpiZ7Kv&#10;b+qP7ZpY+5NYeleYpMvF8u7m6w1pKt9j4iMxZSzfdPSsbnrubKg8oIPtdyxUjD59/6Reh/honWuz&#10;cIFNPV9eN2QgRxgHhYr4pHqOYeAM3EBWkyU3RIzOqppdcXCPDy6zLdC0ySQqTs/ULmcOsFCAOLSn&#10;Tp06+CO1trMBHA/JLXQwh7eFHOqs7/ntebYLtaJuHjuS+pCw7l6j2jdlRT3R/FrRo9eqQc7PtD//&#10;I9a/AQAA//8DAFBLAwQUAAYACAAAACEA8ajUid0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;S0/DMBCE70j8B2uRuFGbFPUR4lSoqAduJYDUoxtvHhCvo9hpw79nEYdy250ZzX6bbSbXiRMOofWk&#10;4X6mQCCV3rZUa3h/292tQIRoyJrOE2r4xgCb/PoqM6n1Z3rFUxFrwSUUUqOhibFPpQxlg86Eme+R&#10;2Kv84EzkdailHcyZy10nE6UW0pmW+EJjetw2WH4Vo9Mw7reVanfz6fMwL+T4stx/PFe11rc309Mj&#10;iIhTvIThF5/RIWemox/JBtFpSBKVcJSHxRoEBx5WSxaOf4LMM/n/g/wHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAIEpSULIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA8ajUid0AAAAJAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E717E03" w14:textId="3CD48A00" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="000538FC" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5980DD2E" wp14:editId="7ACD2D65">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4227195</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>177800</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2219325" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="692096367" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2219325" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7FA996C9" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="332.85pt,14pt" to="507.6pt,14pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqcSFDswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi617I3SJAuvM4hRnop&#10;2gBNP4DRY1eAXhAVr/33pWTHcdNb0T1oKVEccsjR+n7vHdvpjDaGga8WS850kFHZMA781/Pj5zvO&#10;sEBQ4GLQAz9o5Pebq0/rOfW6i1N0SmdGIAH7OQ18KiX1QqCctAdcxKQDOU3MHgpt8yhUhpnQvRPd&#10;cnkr5phVylFqRDrdHp180/CN0bL8MAZ1YW7gVFtpa27rS13FZg39mCFNVp7KgH+owoMNlPQMtYUC&#10;7DXbv6C8lTliNGUhoxfRGCt140BsVssPbH5OkHTjQs3BdG4T/j9Y+X33EJ4ytWFO2GN6ypXF3mRf&#10;/1Qf27dmHc7N0vvCJB123erLdXfDmXzziffAlLF81dGzagzc2VB5QA+7b1goGV19u1KPQ3y0zrVZ&#10;uMDmgd9e39C0JJAijINCpk9q4BhGzsCNJDVZckPE6Kyq0RUHD/jgMtsBTZtEouL8TOVy5gALOYhD&#10;++rUqYI/Qms5W8DpGNxcR3F4W0ihzvqB311Gu1Az6qaxE6n3FlbrJapD66yoO5pfS3rSWhXI5Z7s&#10;yxex+Q0AAP//AwBQSwMEFAAGAAgAAAAhAOTBsNreAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tuwjAQRfeV+AdrkLorNkEElMZBFRWL7mgAqUsTTx4Qj6PYgfTva9RFu5yZozvnppvRtOyGvWss&#10;SZjPBDCkwuqGKgnHw+5lDcx5RVq1llDCNzrYZJOnVCXa3ukTb7mvWAghlygJtfddwrkrajTKzWyH&#10;FG6l7Y3yYewrrnt1D+Gm5ZEQMTeqofChVh1uayyu+WAkDPttKZrdYrx8LXI+fKz2p/eykvJ5Or69&#10;AvM4+j8YHvpBHbLgdLYDacdaCXG8XAVUQrQOnR6AmC8jYOffDc9S/r9C9gMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCqcSFDswEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDkwbDa3gAAAAoBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="039211A0" wp14:editId="32A612C6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>922020</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>168275</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2209800" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1138927142" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2209800" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="69DE6AC1" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="72.6pt,13.25pt" to="246.6pt,13.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZpzWLswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfoPwi619q4aJAuLOcQI70U&#10;bYCmH8DosStAL4iq1/77UrLjpOmtqA5aShSHHHJ2c3sInu1NQZei5FergTMTVdIuTpL/fLz/cMMZ&#10;VogafIpG8qNBfrt9/26z5NGs05y8NoURSMRxyZLPteZRCFSzCYCrlE0kp00lQKVjmYQusBB68GI9&#10;DNdiSUXnkpRBpNvdycm3Hd9ao+p3a9FU5iWn2mrfS9+f2i62GxinAnl26lwG/EMVAVykpBeoHVRg&#10;v4r7Cyo4VRImW1cqBZGsdcp0DsTmanjD5scM2XQu1BzMlzbh/4NV3/Z38aFQG5aMI+aH0lgcbAnt&#10;S/WxQ2/W8dIsc6hM0eV6PXy+Gain6tknXgJzwfrFpMCaIbl3sfGAEfZfsVIyevr8pF3HdO+877Pw&#10;kS2SX3/81JCBFGE9VDJD1pJjnDgDP5HUVC0dEZN3ukU3HDzinS9sDzRtEolOyyOVy5kHrOQgDn21&#10;qVMFf4S2cnaA8ym4u07iCK6SQr0LkhNdWudoH1tG0zV2JvXSwmY9JX3snRXtRPPrSc9aawJ5fSb7&#10;9R+x/Q0AAP//AwBQSwMEFAAGAAgAAAAhAES9L2TdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO+VeAdrkbi1DklbIMSpUFEP3EoKEkc33vxAvI5ipw1vzyIO9Dizn2Znss1kO3HCwbeO&#10;FNwuIhBIpTMt1QreDrv5PQgfNBndOUIF3+hhk1/NMp0ad6ZXPBWhFhxCPtUKmhD6VEpfNmi1X7ge&#10;iW+VG6wOLIdamkGfOdx2Mo6itbS6Jf7Q6B63DZZfxWgVjPttFbW7ZPr8SAo5vtzt35+rWqmb6+np&#10;EUTAKfzD8Fufq0POnY5uJONFx3q5ihlVEK9XIBhYPiRsHP8MmWfyckH+AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhANmnNYuzAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAES9L2TdAAAACQEAAA8AAAAAAAAAAAAAAAAADQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5BE09E" w14:textId="3C9B2549" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="000538FC" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="574C6B7C" wp14:editId="37407A0F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4370069</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2105025" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="750298390" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2105025" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="42F3D389" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="344.1pt,13.05pt" to="509.85pt,13.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlBWvKswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfoPwi6x1o7cBAsvM4hRnop&#10;2gBNP4DRY1eAXhBVr/33pWTHcdNb0T1oKVEccsjR5uHgHdvrjDaGgS8XHWc6yKhsGAf+8+Xp5p4z&#10;LBAUuBj0wI8a+cP286fNnHq9ilN0SmdGIAH7OQ18KiX1QqCctAdcxKQDOU3MHgpt8yhUhpnQvROr&#10;rrsTc8wq5Sg1Ip3uTk6+bfjGaFm+G4O6MDdwqq20Nbf1ta5iu4F+zJAmK89lwD9U4cEGSnqB2kEB&#10;9ivbv6C8lTliNGUhoxfRGCt140Bslt0HNj8mSLpxoeZgurQJ/x+s/LZ/DM+Z2jAn7DE958riYLKv&#10;f6qPHVqzjpdm6UNhkg5Xy27drdacyTefeA9MGcsXHT2rxsCdDZUH9LD/ioWS0dW3K/U4xCfrXJuF&#10;C2we+N3tmqYlgRRhHBQyfVIDxzByBm4kqcmSGyJGZ1WNrjh4xEeX2R5o2iQSFecXKpczB1jIQRza&#10;V6dOFfwRWsvZAU6n4OY6icPbQgp11g/8/jrahZpRN42dSb23sFqvUR1bZ0Xd0fxa0rPWqkCu92Rf&#10;v4jtbwAAAP//AwBQSwMEFAAGAAgAAAAhAIpBfr7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/QdrKnVH7aRSGkKcChV10V0JILF048kD4nEUO234e1yxgOXMHN05N9/NpmcXHF1n&#10;SUK0FsCQKqs7aiS8vR7uU2DOK9Kqt4QSvtHBrljc5SrT9koveCl9w0IIuUxJaL0fMs5d1aJRbm0H&#10;pHCr7WiUD+PYcD2qawg3PY+FSLhRHYUPrRpw32L1VU5GwnTa16I7bObPj03Jp+P29P5cN1KulvPT&#10;IzCPs/+D4aYf1KEITmc7kXasl5CkaRxQCXESAbsBInrYAjv/bniR8/8Vih8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAZQVryrMBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAikF+vt8AAAAKAQAADwAAAAAAAAAAAAAAAAANBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="151A607C" wp14:editId="113B0C8B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1083945</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>175260</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2038350" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1890696474" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2038350" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6C56AF33" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="85.35pt,13.8pt" to="245.85pt,13.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCePWxNsAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811QcNDAEyznESC9B&#10;G6DpB2z4kAjwBS5j2X/fJe04bnILqgNFcrWzO7Oj9e3eO7bTGW0MA79adJzpIKOyYRz4n6f7byvO&#10;sEBQ4GLQAz9o5Lebr1/Wc+r1Mk7RKZ0ZgQTs5zTwqZTUC4Fy0h5wEZMOFDQxeyh0zKNQGWZC904s&#10;u+5GzDGrlKPUiHS7PQb5puEbo2X5ZQzqwtzAqbfS1tzW57qKzRr6MUOarDy1AZ/owoMNVPQMtYUC&#10;7CXbD1DeyhwxmrKQ0YtojJW6cSA2V907Nr8nSLpxIXEwnWXC/wcrf+7uwmMmGeaEPabHXFnsTfb1&#10;Tf2xfRPrcBZL7wuTdLnsrlfX30lT+RoTb4kpY/mho2d1M3BnQ+UBPewesFAx+vT1k3od4r11rs3C&#10;BTYP/OaIDOQI46BQEZ/UwDGMnIEbyWqy5IaI0VlVsysOHvDOZbYDmjaZRMX5idrlzAEWChCH9tSp&#10;Uwf/pNZ2toDTMbmFjubwtpBDnfUDX11mu1Ar6uaxE6k3CevuOapDU1bUE82vFT15rRrk8kz7yz9i&#10;8xcAAP//AwBQSwMEFAAGAAgAAAAhAJQQJwjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyo3RY1JcSpUFEP3EoAqUc33vxAvI5ipw1vzyIO5Tizn2Znss3kOnHCIbSeNMxn&#10;CgRS6W1LtYb3t93dGkSIhqzpPKGGbwywya+vMpNaf6ZXPBWxFhxCITUamhj7VMpQNuhMmPkeiW+V&#10;H5yJLIda2sGcOdx1cqHUSjrTEn9oTI/bBsuvYnQaxv22Uu1uOX0eloUcX5L9x3NVa317Mz09gog4&#10;xQsMv/W5OuTc6ehHskF0rBOVMKphkaxAMHD/MGfj+GfIPJP/F+Q/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJ49bE2wAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJQQJwjdAAAACQEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Text4"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A71D52" w14:textId="52E77366" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="000538FC" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="345EF720" wp14:editId="65B20C42">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4322445</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>172720</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2171700" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1416797015" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2171700" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="256F150C" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="340.35pt,13.6pt" to="511.35pt,13.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxui5QsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815RdNAkEyznESC5F&#10;G6DpB2z4kAjwBS5j2X/fJe04TnsrqgO15Gpnd4aj9d3eO7bTGW0MA18uOs50kFHZMA781/PD51vO&#10;sEBQ4GLQAz9o5Hebq0/rOfV6FafolM6MQAL2cxr4VErqhUA5aQ+4iEkHSpqYPRTa5lGoDDOheydW&#10;XXct5phVylFqRDrdHpN80/CN0bL8MAZ1YW7gNFtpa27rS13FZg39mCFNVp7GgH+YwoMN1PQMtYUC&#10;7DXbv6C8lTliNGUhoxfRGCt140Bslt0fbH5OkHTjQuJgOsuE/w9Wft/dh6dMMswJe0xPubLYm+zr&#10;m+Zj+ybW4SyW3hcm6XC1vFnedKSpfMuJ98KUsTzq6FkNBu5sqDygh903LNSMPn37pB6H+GCda3fh&#10;ApsHfv3la0UGcoRxUCj0SQ0cw8gZuJGsJktuiBidVbW64uAB711mO6DbJpOoOD/TuJw5wEIJ4tCe&#10;eus0wYfSOs4WcDoWt9TRHN4WcqizfuC3l9Uu1I66eexE6l3CGr1EdWjKirqj+2tNT16rBrncU3z5&#10;R2x+AwAA//8DAFBLAwQUAAYACAAAACEA4eksDd0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y27CMBBF95X4B2uQugO7RiIojYMqKhbd0dBKXZp48oB4HMUOpH9foy7a5dw5unMm2062Y1ccfOtI&#10;wdNSAEMqnWmpVvBx3C82wHzQZHTnCBV8o4dtPnvIdGrcjd7xWoSaxRLyqVbQhNCnnPuyQav90vVI&#10;cVe5weoQx6HmZtC3WG47LoVYc6tbihca3eOuwfJSjFbBeNhVot2vpvPXquDjW3L4fK1qpR7n08sz&#10;sIBT+IPhrh/VIY9OJzeS8axTsN6IJKIKZCKB3QEhZUxOvwnPM/7/hfwHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMbouULIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA4eksDd0AAAAKAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="478C660A" wp14:editId="3E471875">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1055371</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>163195</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2057400" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1679855462" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2057400" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4BC0B792" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="83.1pt,12.85pt" to="245.1pt,12.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9c1UJswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC811TcJg0E0znESC9F&#10;G6DJB2woUiLAF7iMZf99l7TjuMmtqA7Ukqud3RmOVrc779hWZ7QxSH656DjTQcXBhlHyp8f7zzec&#10;YYEwgItBS77XyG/XF59Wc+r1Mk7RDTozAgnYz0nyqZTUC4Fq0h5wEZMOlDQxeyi0zaMYMsyE7p1Y&#10;dt21mGMeUo5KI9Lp5pDk64ZvjFbllzGoC3OS02ylrbmtz3UV6xX0Y4Y0WXUcA/5hCg82UNMT1AYK&#10;sJdsP0B5q3LEaMpCRS+iMVbpxoHYXHbv2PyeIOnGhcTBdJIJ/x+s+rm9Cw+ZZJgT9pgecmWxM9nX&#10;N83Hdk2s/UksvStM0eGyu/r2tSNN1WtOvBWmjOW7jp7VQHJnQ+UBPWx/YKFm9OnrJ/U4xHvrXLsL&#10;F9gs+fWXq4oM5AjjoFDo0yA5hpEzcCNZTZXcEDE6O9TqioN7vHOZbYFum0wyxPmRxuXMARZKEIf2&#10;1FunCf4qreNsAKdDcUsdzOFtIYc66yW/Oa92oXbUzWNHUm8S1ug5DvumrKg7ur/W9Oi1apDzPcXn&#10;f8T6DwAAAP//AwBQSwMEFAAGAAgAAAAhAOAoRdbdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyoTQophDgVKuqBWxtA4ujGmx+I11HstOHtWcQBjjP7aXYmX8+uF0ccQ+dJ&#10;w/VCgUCqvO2o0fD6sr26AxGiIWt6T6jhCwOsi/Oz3GTWn2iPxzI2gkMoZEZDG+OQSRmqFp0JCz8g&#10;8a32ozOR5dhIO5oTh7teJkql0pmO+ENrBty0WH2Wk9Mw7Ta16rbL+eN9WcrpebV7e6obrS8v5scH&#10;EBHn+AfDT32uDgV3OviJbBA96zRNGNWQ3K5AMHBzr9g4/BqyyOX/BcU3AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAH1zVQmzAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOAoRdbdAAAACQEAAA8AAAAAAAAAAAAAAAAADQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email Address: </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text31"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Text31"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text32"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Text32"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="133F1CCF" w14:textId="1442E759" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="00F24F32" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74BF38E0" wp14:editId="36EEAB79">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4370070</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2133600" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2073931797" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2133600" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="32D9056D" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="344.1pt,13.45pt" to="512.1pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6Bsl2sgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Rt1AgEyznESC9F&#10;G6DpB2z4kAjwBS5r2X/fJe04bnorqgO15Gpnd4aj7f3RO3bQGW0MA18uOs50kFHZMA785/PjpzvO&#10;sEBQ4GLQAz9p5Pe7jx+2c+r1Kk7RKZ0ZgQTs5zTwqZTUC4Fy0h5wEZMOlDQxeyi0zaNQGWZC906s&#10;um4j5phVylFqRDrdn5N81/CN0bJ8NwZ1YW7gNFtpa27rS13Fbgv9mCFNVl7GgH+YwoMN1PQKtYcC&#10;7Fe2f0F5K3PEaMpCRi+iMVbqxoHYLLt3bH5MkHTjQuJgusqE/w9Wfjs8hKdMMswJe0xPubI4muzr&#10;m+ZjxybW6SqWPhYm6XC1XK83HWkqX3PirTBlLF909KwGA3c2VB7Qw+ErFmpGn75+Uo9DfLTOtbtw&#10;gc0D36w/V2QgRxgHhUKf1MAxjJyBG8lqsuSGiNFZVasrDp7wwWV2ALptMomK8zONy5kDLJQgDu2p&#10;t04T/FFax9kDTufiljqbw9tCDnXWD/zuttqF2lE3j11IvUlYo5eoTk1ZUXd0f63pxWvVILd7im//&#10;iN1vAAAA//8DAFBLAwQUAAYACAAAACEAmAtxy94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DMBBF90j9B2sqsaM2KQppiFNVrbpgVwJIXbrx5AHxOIqdNvw9rliU5dw5unMmW0+mY2ccXGtJ&#10;wuNCAEMqrW6plvDxvn9IgDmvSKvOEkr4QQfrfHaXqVTbC73hufA1CyXkUiWh8b5POXdlg0a5he2R&#10;wq6yg1E+jEPN9aAuodx0PBIi5ka1FC40qsdtg+V3MRoJ42FbiXa/nL6Oy4KPr8+Hz11VS3k/nzYv&#10;wDxO/gbDVT+oQx6cTnYk7VgnIU6SKKASongF7AqI6Ckkp7+E5xn//0L+CwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHoGyXayAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJgLccveAAAACgEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="000538FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1345C78E" wp14:editId="4127E4E0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1074420</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2028825" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1289708034" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2028825" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5C55D47C" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="84.6pt,13.45pt" to="244.35pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpgy5IswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+R6aBEYcXpo0F2G&#10;rcC6H8DqwxagL4hanPz7UUqaZt1tmA8yJYqPfOTT5v7gHdvrjDaGkd+sOs50kFHZMI385/PjpzVn&#10;WCAocDHokR818vvtxw+bJQ26j3N0SmdGIAGHJY18LiUNQqCctQdcxaQDOU3MHgpt8yRUhoXQvRN9&#10;192JJWaVcpQakU53JyffNnxjtCzfjUFdmBs51Vbamtv6Ulex3cAwZUizlecy4B+q8GADJb1A7aAA&#10;+5XtX1DeyhwxmrKS0YtojJW6cSA2N907Nj9mSLpxoeZgurQJ/x+s/LZ/CE+Z2rAkHDA95criYLKv&#10;f6qPHVqzjpdm6UNhkg77rl+v+1vO5KtPvAWmjOWLjp5VY+TOhsoDBth/xULJ6OrrlXoc4qN1rs3C&#10;BbaM/O7zLU1LAinCOChk+qRGjmHiDNxEUpMlN0SMzqoaXXHwiA8usz3QtEkkKi7PVC5nDrCQgzi0&#10;r06dKvgjtJazA5xPwc11Eoe3hRTqrB/5+jrahZpRN42dSb21sFovUR1bZ0Xd0fxa0rPWqkCu92Rf&#10;v4jtbwAAAP//AwBQSwMEFAAGAAgAAAAhAAfPE6/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01PwzAMhu9I/IfISNxYSoe6rjSd0NAO3EZh0o5Z435A41RNupV/jxEHOL72o9eP881se3HG0XeO&#10;FNwvIhBIlTMdNQre33Z3KQgfNBndO0IFX+hhU1xf5Toz7kKveC5DI7iEfKYVtCEMmZS+atFqv3AD&#10;Eu9qN1odOI6NNKO+cLntZRxFibS6I77Q6gG3LVaf5WQVTPttHXW75fxxXJZyelntD891o9Ttzfz0&#10;CCLgHP5g+NFndSjY6eQmMl70nJN1zKiCOFmDYOAhTVcgTr8DWeTy/wfFNwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCpgy5IswEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAHzxOv3gAAAAkBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attorney Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Attorney Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A30FB6C" w14:textId="6FB723D9" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="005951E5" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interpreter needed?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Check4"/>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Check5"/>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Interpreter needed?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FF1677" w14:textId="5FE73404" w:rsidR="005951E5" w:rsidRDefault="00F24F32" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5904A4D3" wp14:editId="48FE5B65">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4045585</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2466975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="239323119" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2466975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="53801B8D" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="318.55pt,13.05pt" to="512.8pt,13.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ0GiztAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi613Lcxk0WXucQI70U&#10;aYCmH8DosStAL4iK1/77ULLjuO2tyB60lCgOOeRodbvzjm11RhtDzy9nc850kFHZMPT899P952vO&#10;sEBQ4GLQPd9r5Lfri0+rKXV6EcfolM6MQAJ2U+r5WErqhEA5ag84i0kHcpqYPRTa5kGoDBOheycW&#10;8/lSTDGrlKPUiHS6OTj5uuEbo2X5aQzqwlzPqbbS1tzW57qK9Qq6IUMarTyWAf9RhQcbKOkJagMF&#10;2Eu2/0B5K3PEaMpMRi+iMVbqxoHYXM7/YvNrhKQbF2oOplOb8ONg5cP2LjxmasOUsMP0mCuLncm+&#10;/qk+tmvN2p+apXeFSTpcfF0ub75dcSbffOI9MGUs33X0rBo9dzZUHtDB9gcWSkZX367U4xDvrXNt&#10;Fi6wqefLL1c0LQmkCOOgkOmT6jmGgTNwA0lNltwQMTqranTFwT3eucy2QNMmkag4PVG5nDnAQg7i&#10;0L46dargj9BazgZwPAQ310Ec3hZSqLO+59fn0S7UjLpp7EjqvYXVeo5q3zor6o7m15IetVYFcr4n&#10;+/xFrF8BAAD//wMAUEsDBBQABgAIAAAAIQAJDUvr3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9Nb8IwDIbvk/gPkSftNhJarUylKUJMHHZjBaQdQ+N+sMapmhS6f7+gHbaTZfvR68fZejIdu+Lg&#10;WksSFnMBDKm0uqVawvGwe34F5rwirTpLKOEbHazz2UOmUm1v9IHXwtcshJBLlYTG+z7l3JUNGuXm&#10;tkcKu8oORvnQDjXXg7qFcNPxSIiEG9VSuNCoHrcNll/FaCSM+20l2l08XT7jgo/vy/3praqlfHqc&#10;NitgHif/B8NdP6hDHpzOdiTtWCchiZeLgEqIklDvgIheEmDn3wnPM/7/hfwHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAUNBos7QBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEACQ1L694AAAAKAQAADwAAAAAAAAAAAAAAAAAOBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="000538FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="600D24D6" wp14:editId="200AE814">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>760094</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>175260</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2333625" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1644186003" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2333625" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1E9020D9" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="59.85pt,13.8pt" to="243.6pt,13.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKSQIdswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfoPwi6x3JsxAgWXucQI7kU&#10;TYAkH8DosStAL4iq1/77ULLjuO2t6B60lCgOOeRofbf3ju10RhtDz69nc850kFHZMPT87fXh6pYz&#10;LBAUuBh0zw8a+d3m+7f1lDq9iGN0SmdGIAG7KfV8LCV1QqActQecxaQDOU3MHgpt8yBUhonQvROL&#10;+XwlpphVylFqRDrdHp180/CN0bI8GYO6MNdzqq20Nbf1va5is4ZuyJBGK09lwD9U4cEGSnqG2kIB&#10;9ivbv6C8lTliNGUmoxfRGCt140Bsrud/sHkZIenGhZqD6dwm/H+w8ufuPjxnasOUsMP0nCuLvcm+&#10;/qk+tm/NOpybpfeFSTpcLJfL1eKGM/npE1+BKWN51NGzavTc2VB5QAe7H1goGV39vFKPQ3ywzrVZ&#10;uMCmnq+WNzQtCaQI46CQ6ZPqOYaBM3ADSU2W3BAxOqtqdMXBA967zHZA0yaRqDi9UrmcOcBCDuLQ&#10;vjp1quC30FrOFnA8BjfXURzeFlKos77nt5fRLtSMumnsROqrhdV6j+rQOivqjubXkp60VgVyuSf7&#10;8kVsPgAAAP//AwBQSwMEFAAGAAgAAAAhADqR5QXeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01PwzAMhu9I+w+RJ3Fj6Tq0jtJ0QkM7cBvdkDhmjfsBjVM16Vb+PUYc4Pjaj14/zraT7cQFB986&#10;UrBcRCCQSmdaqhWcjvu7DQgfNBndOUIFX+hhm89uMp0ad6VXvBShFlxCPtUKmhD6VEpfNmi1X7ge&#10;iXeVG6wOHIdamkFfudx2Mo6itbS6Jb7Q6B53DZafxWgVjIddFbX71fTxvirk+JIc3p6rWqnb+fT0&#10;CCLgFP5g+NFndcjZ6exGMl50nJcPCaMK4mQNgoH7TRKDOP8OZJ7J/x/k3wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCKSQIdswEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA6keUF3gAAAAkBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Language:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Language:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="6"/>
-    </w:tbl>
-    <w:p w14:paraId="558F0932" w14:textId="77777777" w:rsidR="004E2B1E" w:rsidRDefault="004E2B1E" w:rsidP="00DC0D77">
+    </w:p>
+    <w:p w14:paraId="3DB34677" w14:textId="151F378B" w:rsidR="005951E5" w:rsidRDefault="005951E5" w:rsidP="005951E5">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Petitioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Respondent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...5568 lines deleted...]
-    <w:p w14:paraId="7E564E95" w14:textId="77777777" w:rsidR="004E2B1E" w:rsidRDefault="004E2B1E" w:rsidP="00DC0D77">
+    <w:p w14:paraId="32CF63E4" w14:textId="5D6C07C2" w:rsidR="005951E5" w:rsidRDefault="00F24F32" w:rsidP="005951E5">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C4196FF" wp14:editId="08B6B4D0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3762375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1166859629" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="19A3E5B7" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="296.25pt,12.75pt" to="503.25pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3tSvGsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x1Rc1HAF0znESC9F&#10;G6DpB2woUiLAF7isZf99l7TjuOmtqA7Ukqud3RmONvcH79heZ7QxSH636DjTQcXBhlHyn8+Pt2vO&#10;sEAYwMWgJT9q5Pfbmw+bOfV6GafoBp0ZgQTs5yT5VErqhUA1aQ+4iEkHSpqYPRTa5lEMGWZC904s&#10;u24l5piHlKPSiHS6OyX5tuEbo1X5bgzqwpzkNFtpa27rS13FdgP9mCFNVp3HgH+YwoMN1PQCtYMC&#10;7Fe2f0F5q3LEaMpCRS+iMVbpxoHY3HXv2PyYIOnGhcTBdJEJ/x+s+rZ/CE+ZZJgT9piecmVxMNnX&#10;N83HDk2s40UsfShM0eFytVx/7khT9ZoTb4UpY/mio2c1kNzZUHlAD/uvWKgZffr6ST0O8dE61+7C&#10;BTZLvvr4qSIDOcI4KBT6NEiOYeQM3EhWUyU3RIzODrW64uARH1xme6DbJpMMcX6mcTlzgIUSxKE9&#10;9dZpgj9K6zg7wOlU3FInc3hbyKHOesnX19Uu1I66eexM6k3CGr3E4diUFXVH99eanr1WDXK9p/j6&#10;j9j+BgAA//8DAFBLAwQUAAYACAAAACEAPK8rKN0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DMBBF90j8gzVI7KhDqlAa4lRVqy7YlVCkLt148oB4HMVOG/6eqVjAal5X957JVpPtxBkH3zpS&#10;8DiLQCCVzrRUKzi87x6eQfigyejOESr4Rg+r/PYm06lxF3rDcxFqwSbkU62gCaFPpfRlg1b7meuR&#10;+Fa5werA41BLM+gLm9tOxlH0JK1uiRMa3eOmwfKrGK2Ccb+ponY3nz6P80KOr4v9x7aqlbq/m9Yv&#10;IAJO4U8MV3xGh5yZTm4k40WnIFnGCUsVxAnXq4DjuDv9bmSeyf8v5D8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAd7UrxrIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAPK8rKN0AAAAKAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75E23D5A" wp14:editId="33653A96">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>464820</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170180</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2647950" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="586864870" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2647950" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="600F74CF" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="36.6pt,13.4pt" to="245.1pt,13.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg9HNwsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813Sc1E0EyznESC9F&#10;G6DJB2z4kAjwBS5j2X/fJe04bnIrqgNFcrWzO7Oj1e3OO7bVGW0MPb+YzTnTQUZlw9Dzp8f7L9ec&#10;YYGgwMWge77XyG/Xnz+tptTpRRyjUzozAgnYTannYympEwLlqD3gLCYdKGhi9lDomAehMkyE7p1Y&#10;zOdLMcWsUo5SI9Lt5hDk64ZvjJbllzGoC3M9p95KW3Nbn+sq1ivohgxptPLYBvxDFx5soKInqA0U&#10;YC/ZfoDyVuaI0ZSZjF5EY6zUjQOxuZi/Y/N7hKQbFxIH00km/H+w8uf2LjxkkmFK2GF6yJXFzmRf&#10;39Qf2zWx9iex9K4wSZeL5dW3m6+kqXyNibfElLF819Gzuum5s6HygA62P7BQMfr09ZN6HeK9da7N&#10;wgU29Xx52ZCBHGEcFCrik+o5hoEzcANZTZbcEDE6q2p2xcE93rnMtkDTJpOoOD1Su5w5wEIB4tCe&#10;OnXq4K/U2s4GcDwkt9DBHN4WcqizvufX59ku1Iq6eexI6k3CunuOat+UFfVE82tFj16rBjk/0/78&#10;j1j/AQAA//8DAFBLAwQUAAYACAAAACEATzp0MdwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KhNgloa4lSoqAduJYDUoxtvfiBeR7HThrdnEQc47sxo9pt8M7tenHAMnScN&#10;twsFAqnytqNGw9vr7uYeRIiGrOk9oYYvDLApLi9yk1l/phc8lbERXEIhMxraGIdMylC16ExY+AGJ&#10;vdqPzkQ+x0ba0Zy53PUyUWopnemIP7RmwG2L1Wc5OQ3TflurbpfOH4e0lNPzav/+VDdaX1/Njw8g&#10;Is7xLww/+IwOBTMd/UQ2iF7DKk04qSFZ8gL279aKheOvIItc/h9QfAMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAg9HNwsgEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBPOnQx3AAAAAgBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...973 lines deleted...]
-      </w:tr>
+    <w:p w14:paraId="42D59302" w14:textId="7C51AF31" w:rsidR="005951E5" w:rsidRDefault="00F24F32" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12813663" wp14:editId="714F3D1C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4370069</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>167640</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2028825" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="775720567" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2028825" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0C354E22" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="344.1pt,13.2pt" to="503.85pt,13.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpgy5IswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+R6aBEYcXpo0F2G&#10;rcC6H8DqwxagL4hanPz7UUqaZt1tmA8yJYqPfOTT5v7gHdvrjDaGkd+sOs50kFHZMI385/PjpzVn&#10;WCAocDHokR818vvtxw+bJQ26j3N0SmdGIAGHJY18LiUNQqCctQdcxaQDOU3MHgpt8yRUhoXQvRN9&#10;192JJWaVcpQakU53JyffNnxjtCzfjUFdmBs51Vbamtv6Ulex3cAwZUizlecy4B+q8GADJb1A7aAA&#10;+5XtX1DeyhwxmrKS0YtojJW6cSA2N907Nj9mSLpxoeZgurQJ/x+s/LZ/CE+Z2rAkHDA95criYLKv&#10;f6qPHVqzjpdm6UNhkg77rl+v+1vO5KtPvAWmjOWLjp5VY+TOhsoDBth/xULJ6OrrlXoc4qN1rs3C&#10;BbaM/O7zLU1LAinCOChk+qRGjmHiDNxEUpMlN0SMzqoaXXHwiA8usz3QtEkkKi7PVC5nDrCQgzi0&#10;r06dKvgjtJazA5xPwc11Eoe3hRTqrB/5+jrahZpRN42dSb21sFovUR1bZ0Xd0fxa0rPWqkCu92Rf&#10;v4jtbwAAAP//AwBQSwMEFAAGAAgAAAAhABKyQwXeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SOyoTYqSKMSpUFEX3ZW0lVi68eQB8TiKnTb9e1yxgOXMHN05N1/NpmdnHF1n&#10;ScLzQgBDqqzuqJFw2G+eUmDOK9Kqt4QSruhgVdzf5SrT9kIfeC59w0IIuUxJaL0fMs5d1aJRbmEH&#10;pHCr7WiUD+PYcD2qSwg3PY+EiLlRHYUPrRpw3WL1XU5GwrRb16LbLOevz2XJp22yO77XjZSPD/Pb&#10;KzCPs/+D4aYf1KEITic7kXaslxCnaRRQCVH8AuwGCJEkwE6/G17k/H+F4gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCpgy5IswEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQASskMF3gAAAAoBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C154076" wp14:editId="78110E74">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1055370</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>167640</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2076450" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2004488550" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2076450" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="30F1B6F9" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="83.1pt,13.2pt" to="246.6pt,13.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5cNNssgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811TcxA0EyznESC9F&#10;GqDpB2z4kAjwBS5r2X/fJe04TnsrqgNFcrWzO7Oj9d3eO7bTGW0MA79adJzpIKOyYRz4z+eHT7ec&#10;YYGgwMWgB37QyO82Hz+s59TrZZyiUzozAgnYz2ngUympFwLlpD3gIiYdKGhi9lDomEehMsyE7p1Y&#10;dt1KzDGrlKPUiHS7PQb5puEbo2X5bgzqwtzAqbfS1tzWl7qKzRr6MUOarDy1Af/QhQcbqOgZagsF&#10;2K9s/4LyVuaI0ZSFjF5EY6zUjQOxuer+YPNjgqQbFxIH01km/H+w8nF3H54yyTAn7DE95cpib7Kv&#10;b+qP7ZtYh7NYel+YpMtl92V1fUOayteYeEtMGctXHT2rm4E7GyoP6GH3DQsVo09fP6nXIT5Y59os&#10;XGDzwFefGzKQI4yDQkV8UgPHMHIGbiSryZIbIkZnVc2uOHjAe5fZDmjaZBIV52dqlzMHWChAHNpT&#10;p04dvEut7WwBp2NyCx3N4W0hhzrrB357me1Craibx06k3iSsu5eoDk1ZUU80v1b05LVqkMsz7S//&#10;iM1vAAAA//8DAFBLAwQUAAYACAAAACEAOqDl5t0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70h9B2srcaMOSRUgxKmqVj1wKwEkjm68+YF4HcVOG96eRRzgOLOfZmfyzWx7ccbRd44U&#10;3K4iEEiVMx01Cl5fDjf3IHzQZHTvCBV8oYdNsbjKdWbchZ7xXIZGcAj5TCtoQxgyKX3VotV+5QYk&#10;vtVutDqwHBtpRn3hcNvLOIpSaXVH/KHVA+5arD7LySqYjrs66g7J/PGelHJ6uju+7etGqevlvH0E&#10;EXAOfzD81OfqUHCnk5vIeNGzTtOYUQVxugbBwPohYeP0a8gil/8XFN8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAuXDTbLIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAOqDl5t0AAAAJAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEE8363" w14:textId="2409BE80" w:rsidR="005951E5" w:rsidRDefault="00F24F32" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5789A960" wp14:editId="7019337D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4074795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165100</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2343150" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="924126839" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2343150" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="110C5D47" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="320.85pt,13pt" to="505.35pt,13pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDU7xR9sQEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x/QjDQLBcg4x0kuR&#10;BGj6ARs+JAJ8gcta9t9nSTuO296K6kCRXO3szuxofb/3ju10RhtDzxezOWc6yKhsGHr+8/Xx+o4z&#10;LBAUuBh0zw8a+f3m6st6Sp1exjE6pTMjkIDdlHo+lpI6IVCO2gPOYtKBgiZmD4WOeRAqw0To3onl&#10;fH4rpphVylFqRLrdHoN80/CN0bI8G4O6MNdz6q20Nbf1ra5is4ZuyJBGK09twD904cEGKnqG2kIB&#10;9ivbv6C8lTliNGUmoxfRGCt140BsFvM/2PwYIenGhcTBdJYJ/x+sfNo9hJdMMkwJO0wvubLYm+zr&#10;m/pj+ybW4SyW3hcm6XK5ulktvpKm8iMmPhNTxvJNR8/qpufOhsoDOth9x0LF6NOPT+p1iI/WuTYL&#10;F9jU89tVQwZyhHFQqIhPqucYBs7ADWQ1WXJDxOisqtkVBw/44DLbAU2bTKLi9ErtcuYACwWIQ3vq&#10;1KmD31JrO1vA8ZjcQkdzeFvIoc76nt9dZrtQK+rmsROpTwnr7i2qQ1NW1BPNrxU9ea0a5PJM+8s/&#10;YvMOAAD//wMAUEsDBBQABgAIAAAAIQBxd/MR3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsqJ0WpSjEqVBRF+xKChJLN548IB5HsdOGv2cqFrCcO0f3kW9m14sTjqHzpCFZ&#10;KBBIlbcdNRreDru7BxAhGrKm94QavjHApri+yk1m/Zle8VTGRrAJhcxoaGMcMilD1aIzYeEHJP7V&#10;fnQm8jk20o7mzOaul0ulUulMR5zQmgG3LVZf5eQ0TPttrbrdav78WJVyelnv35/rRuvbm/npEUTE&#10;Of7BcKnP1aHgTkc/kQ2i15DeJ2tGNSxT3nQBVKJYOf4qssjl/wnFDwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDU7xR9sQEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBxd/MR3QAAAAoBAAAPAAAAAAAAAAAAAAAAAAsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46BA1618" wp14:editId="20C29409">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>769620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>174625</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2381250" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="751664825" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2381250" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7BCC54BA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="60.6pt,13.75pt" to="248.1pt,13.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHWjkhsQEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x7QdNDAE0znESC9F&#10;E6DpB2woUiLAF7isZf99lrTjuMktqA4UydXO7syO1nd779hOZ7QxSL6YzTnTQcXehkHyP88P1yvO&#10;sEDowcWgJT9o5Hebq2/rKXV6Gcfoep0ZgQTspiT5WErqhEA1ag84i0kHCpqYPRQ65kH0GSZC904s&#10;5/NbMcXcpxyVRqTb7THINw3fGK3KozGoC3OSU2+lrbmtL3UVmzV0Q4Y0WnVqA77QhQcbqOgZagsF&#10;2N9sP0F5q3LEaMpMRS+iMVbpxoHYLOYf2PweIenGhcTBdJYJ/x+s+rW7D0+ZZJgSdpiecmWxN9nX&#10;N/XH9k2sw1ksvS9M0eXyZrVYfidN1VtMvCemjOWHjp7VjeTOhsoDOtj9xELF6NO3T+p1iA/WuTYL&#10;F9gk+e1NQwZyhHFQqIhPveQYBs7ADWQ1VXJDxOhsX7MrDh7w3mW2A5o2maSP0zO1y5kDLBQgDu2p&#10;U6cO/kmt7WwBx2NyCx3N4W0hhzrrJV9dZrtQK+rmsROpdwnr7iX2h6asqCeaXyt68lo1yOWZ9pd/&#10;xOYVAAD//wMAUEsDBBQABgAIAAAAIQCsbNW+3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9L&#10;T8MwEITvSPwHa5G4Uacp9JHGqVBRD72VAFKPbrx5QLyOYqcN/55FPcBxZj/NzqSb0bbijL1vHCmY&#10;TiIQSIUzDVUK3t92D0sQPmgyunWECr7Rwya7vUl1YtyFXvGch0pwCPlEK6hD6BIpfVGj1X7iOiS+&#10;la63OrDsK2l6feFw28o4iubS6ob4Q6073NZYfOWDVTActmXU7Gbj53GWy2G/OHy8lJVS93fj8xpE&#10;wDH8wfBbn6tDxp1ObiDjRcs6nsaMKogXTyAYeFzN2ThdDZml8v+C7AcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBHWjkhsQEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCsbNW+3QAAAAkBAAAPAAAAAAAAAAAAAAAAAAsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21ED5F7F" w14:textId="609A7C8A" w:rsidR="005951E5" w:rsidRDefault="00F24F32" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6668C889" wp14:editId="5AE13D6C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4531994</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>172084</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1895475" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="883736457" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1895475" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6E822469" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="356.85pt,13.55pt" to="506.1pt,13.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAb8osXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfoPwi617LTOHUXXucQI7kE&#10;bYCmvTN67ArQC6Litf++lOy4bnsrugeBFMUhh5xd3+69Yzud0cbQ88VszpkOMiobhp5/f77/sOIM&#10;CwQFLgbd84NGfrt5/249pU5fxTE6pTMjkIDdlHo+lpI6IVCO2gPOYtKBgiZmD4XcPAiVYSJ078TV&#10;fH4jpphVylFqRLrdHoN80/CN0bJ8NQZ1Ya7n1FtpZ27nSz3FZg3dkCGNVp7agH/owoMNVPQMtYUC&#10;7DXbv6C8lTliNGUmoxfRGCt140BsFvM/2HwbIenGhYaD6Twm/H+w8svuLjxlGsOUsMP0lCuLvcme&#10;GWfTD9pp40Wdsn0b2+E8Nr0vTNLlYvV5ef1pyZl8i4kjRIVKGcuDjp5Vo+fOhsoIOtg9YqGy9PTt&#10;Sb0O8d4617biApt6fvNxSXuTQNowDgqZPqmeYxg4AzeQ6GTJDRGjs6pmVxw84J3LbAe0d5KLitMz&#10;tcuZAywUIA7tq/unDn5Lre1sAcdjcgsdZeJtIa0663u+usx2oVbUTW0nUr+GWa2XqA5txqJ6tMlW&#10;9KS6KpVLn+zLf2PzEwAA//8DAFBLAwQUAAYACAAAACEAqaM95t8AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbixNkSgqTScEQruB6BhiN68JTUXiVE26dTw9mTjA0fan399f&#10;LWdn2V6PofckQSwyYJpar3rqJLytn65ugYWIpNB60hKOOsCyPj+rsFT+QK9638SOpRAKJUowMQ4l&#10;56E12mFY+EFTun360WFM49hxNeIhhTvL8yy74Q57Sh8MDvrB6ParmZyE7bNZrXA7beaX96P4/uC2&#10;6R83Ul5ezPd3wKKe4x8MJ/2kDnVy2vmJVGBWQiGui4RKyAsB7ARkIs+B7X43vK74/wr1DwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAb8osXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpoz3m3wAAAAoBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5634C616" wp14:editId="35E3B64A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1236345</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>172085</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1905000" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2112883003" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1905000" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="006B128C" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="97.35pt,13.55pt" to="247.35pt,13.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsI/+csgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5QTJEgFyznESC9F&#10;E6DpB2z4kAjwBS5j2X+fJe04bnsrqgO15Gpnd4aj1f3OO7bVGW0MA18uOs50kFHZMA7818vj5R1n&#10;WCAocDHoge818vv1xZfVnHp9FafolM6MQAL2cxr4VErqhUA5aQ+4iEkHSpqYPRTa5lGoDDOheyeu&#10;uu5WzDGrlKPUiHS6OST5uuEbo2V5MgZ1YW7gNFtpa27ra13FegX9mCFNVh7HgH+YwoMN1PQEtYEC&#10;7C3bv6C8lTliNGUhoxfRGCt140Bslt0fbH5OkHTjQuJgOsmE/w9W/tg+hOdMMswJe0zPubLYmezr&#10;m+ZjuybW/iSW3hUm6XD5tbvpOtJUfuTEZ2HKWL7p6FkNBu5sqDygh+13LNSMPv34pB6H+Gida3fh&#10;ApsHfnt9U5GBHGEcFAp9UgPHMHIGbiSryZIbIkZnVa2uOLjHB5fZFui2ySQqzi80LmcOsFCCOLSn&#10;3jpN8FtpHWcDOB2KW+pgDm8LOdRZP/C782oXakfdPHYk9SlhjV6j2jdlRd3R/bWmR69Vg5zvKT7/&#10;I9bvAAAA//8DAFBLAwQUAAYACAAAACEAHZVqadwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;S0/DMBCE75X6H6xF4tY6fYiUEKeqinrgVgKVOLrx5gHxOoqdNvx7FjjAcWY/zc6k29G24oK9bxwp&#10;WMwjEEiFMw1VCl5fDrMNCB80Gd06QgWf6GGbTSepToy70jNe8lAJDiGfaAV1CF0ipS9qtNrPXYfE&#10;t9L1VgeWfSVNr68cblu5jKI7aXVD/KHWHe5rLD7ywSoYjvsyag6r8f1tlcvhKT6eHstKqdubcfcA&#10;IuAY/mD4rs/VIeNOZzeQ8aJlfb+OGVWwjBcgGFj/GOdfQ2ap/L8g+wIAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAsI/+csgEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAdlWpp3AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5789DB7E" w14:textId="21A89177" w:rsidR="005951E5" w:rsidRDefault="00F24F32" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="367DD2A1" wp14:editId="3B6FD9BE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4684396</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>160021</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1752600" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="689815175" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1752600" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="16BCA447" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251726848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="368.85pt,12.6pt" to="506.85pt,12.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJUR2osgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5QdxA0E0znESC9F&#10;G6DpB2woUiLAF7isZf99l7TjuO2tqA7Ukqud3RmONg8H79heZ7QxSL5cdJzpoOJgwyj5j5enm3vO&#10;sEAYwMWgJT9q5A/bjx82c+r1Kk7RDTozAgnYz0nyqZTUC4Fq0h5wEZMOlDQxeyi0zaMYMsyE7p1Y&#10;dd1azDEPKUelEel0d0rybcM3RqvyzRjUhTnJabbS1tzW17qK7Qb6MUOarDqPAf8whQcbqOkFagcF&#10;2M9s/4LyVuWI0ZSFil5EY6zSjQOxWXZ/sPk+QdKNC4mD6SIT/j9Y9XX/GJ4zyTAn7DE958riYLKv&#10;b5qPHZpYx4tY+lCYosPlp7vVuiNN1VtOvBemjOWzjp7VQHJnQ+UBPey/YKFm9OnbJ/U4xCfrXLsL&#10;F9gs+fr2riIDOcI4KBT6NEiOYeQM3EhWUyU3RIzODrW64uARH11me6DbJpMMcX6hcTlzgIUSxKE9&#10;9dZpgt9K6zg7wOlU3FInc3hbyKHOesnvr6tdqB1189iZ1LuENXqNw7EpK+qO7q81PXutGuR6T/H1&#10;H7H9BQAA//8DAFBLAwQUAAYACAAAACEA+JYifN0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TU/DMAyG70j8h8hI3FiyVlBUmk5oaAduo4DEMWvcD2icqkm38u/xxAGOfv3o9eNis7hBHHEKvScN&#10;65UCgVR721Or4e11d3MPIkRD1gyeUMM3BtiUlxeFya0/0Qseq9gKLqGQGw1djGMuZag7dCas/IjE&#10;u8ZPzkQep1bayZy43A0yUepOOtMTX+jMiNsO669qdhrm/bZR/S5dPj/SSs7P2f79qWm1vr5aHh9A&#10;RFziHwxnfVaHkp0OfiYbxKAhS7OMUQ3JbQLiDKh1ysnhN5FlIf+/UP4AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAyVEdqLIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA+JYifN0AAAAKAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="344CE74A" wp14:editId="1133A74D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1369060</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>169545</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1781175" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="192250436" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1781175" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="45BFE22B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="107.8pt,13.35pt" to="248.05pt,13.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA98Y6CswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi6x+tNkcRYWM4hRnop&#10;2gBNP4DRY1eAXhBVr/33pWTHcdNb0T1oKVEccsjR+mHvHdvpjDYGwfvFkjMdZFQ2jIL/fHm6XnGG&#10;BYICF4MW/KCRP2yuPq3nNOibOEWndGYEEnCYk+BTKWnoOpST9oCLmHQgp4nZQ6FtHjuVYSZ077qb&#10;5fKum2NWKUepEel0e3TyTcM3Rsvy3RjUhTnBqbbS1tzW17p2mzUMY4Y0WXkqA/6hCg82UNIz1BYK&#10;sF/Z/gXlrcwRoykLGX0XjbFSNw7Epl9+YPNjgqQbF2oOpnOb8P/Bym+7x/CcqQ1zwgHTc64s9ib7&#10;+qf62L4163Bult4XJumwv1/1/f0tZ/LN170Hpozli46eVUNwZ0PlAQPsvmKhZHT17Uo9DvHJOtdm&#10;4QKbBb/7fEvTkkCKMA4KmT4pwTGMnIEbSWqy5IaI0VlVoysOHvDRZbYDmjaJRMX5hcrlzAEWchCH&#10;9tWpUwV/hNZytoDTMbi5juLwtpBCnfWCry6jXagZddPYidR7C6v1GtWhdbarO5pfS3rSWhXI5Z7s&#10;yxex+Q0AAP//AwBQSwMEFAAGAAgAAAAhAM0/SB3eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SOyokxZSmsapUFEX3ZUAEks3njwgHkex04a/Z1AXsJvH0Z0z2WaynTjh4FtH&#10;CuJZBAKpdKalWsHb6+7uEYQPmozuHKGCb/Swya+vMp0ad6YXPBWhFhxCPtUKmhD6VEpfNmi1n7ke&#10;iXeVG6wO3A61NIM+c7jt5DyKEml1S3yh0T1uGyy/itEqGA/bKmp3i+nzY1HIcb88vD9XtVK3N9PT&#10;GkTAKfzB8KvP6pCz09GNZLzoFMzjh4RRLpIlCAbuV0kM4ngZyDyT/z/IfwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA98Y6CswEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDNP0gd3gAAAAkBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131D3913" w14:textId="7D11092D" w:rsidR="005951E5" w:rsidRDefault="00F24F32" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D833C11" wp14:editId="5D2522EE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4227194</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>176530</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2238375" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1298893107" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2238375" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5D54BC25" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="332.85pt,13.9pt" to="509.1pt,13.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBucqcmswEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfoPwi61+vYSGosLOcQI70U&#10;TYCmH8DosStAL4iq1/77ULLjuMkt6B60lCgOOeRofbv3ju10RhuD4FezOWc6yKhsGAT/83T/bcUZ&#10;FggKXAxa8INGfrv5+mU9pV4v4hid0pkRSMB+SoKPpaS+61CO2gPOYtKBnCZmD4W2eehUhonQvesW&#10;8/lNN8WsUo5SI9Lp9ujkm4ZvjJblwRjUhTnBqbbS1tzW57p2mzX0Q4Y0WnkqAz5RhQcbKOkZagsF&#10;2N9sP0B5K3PEaMpMRt9FY6zUjQOxuZq/Y/N7hKQbF2oOpnOb8P/Byl+7u/CYqQ1Twh7TY64s9ib7&#10;+qf62L4163Bult4XJulwsViult+vOZOvvu4tMGUsP3T0rBqCOxsqD+hh9xMLJaOrr1fqcYj31rk2&#10;CxfYJPjN8pqmJYEUYRwUMn1SgmMYOAM3kNRkyQ0Ro7OqRlccPOCdy2wHNG0SiYrTE5XLmQMs5CAO&#10;7atTpwr+Ca3lbAHHY3BzHcXhbSGFOusFX11Gu1Az6qaxE6m3FlbrOapD62xXdzS/lvSktSqQyz3Z&#10;ly9i8wIAAP//AwBQSwMEFAAGAAgAAAAhAAXn3NjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tuwjAQRfeV+AdrKnVXbIKaoDQOQlQs2EHaSl2aePJo43EUOxD+vkYs2uXMHN05N1tPpmNnHFxr&#10;ScJiLoAhlVa3VEv4eN89r4A5r0irzhJKuKKDdT57yFSq7YWOeC58zUIIuVRJaLzvU85d2aBRbm57&#10;pHCr7GCUD+NQcz2oSwg3HY+EiLlRLYUPjepx22D5U4xGwnjYVqLdLafvr2XBx31y+HyraimfHqfN&#10;KzCPk/+D4aYf1CEPTic7knaskxDHL0lAJURJqHADxGIVATvdNzzP+P8K+S8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAbnKnJrMBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEABefc2N8AAAAKAQAADwAAAAAAAAAAAAAAAAANBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C14EFF2" wp14:editId="4D082924">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>902335</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>176530</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2257425" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1063140495" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2257425" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5292B5FF" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="71.05pt,13.9pt" to="248.8pt,13.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNPJ5itAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b5S6S1cYUXpo0F2G&#10;rcDaH8DKki1AXxC1OPn3o5Q0zbbbMB9kShQf+cin9f3eO7bTGW0Mkl8vlpzpoOJgwyj5y/Pj1R1n&#10;WCAM4GLQkh808vvNxw/rOfW6i1N0g86MQAL2c5J8KiX1QqCatAdcxKQDOU3MHgpt8yiGDDOheye6&#10;5fJWzDEPKUelEel0e3TyTcM3Rqvy3RjUhTnJqbbS1tzW17qKzRr6MUOarDqVAf9QhQcbKOkZagsF&#10;2M9s/4LyVuWI0ZSFil5EY6zSjQOxuV7+webHBEk3LtQcTOc24f+DVd92D+EpUxvmhD2mp1xZ7E32&#10;9U/1sX1r1uHcLL0vTNFh160+f+pWnKk3n3gPTBnLFx09q4bkzobKA3rYfcVCyejq25V6HOKjda7N&#10;wgU2S357s6JpKSBFGAeFTJ8GyTGMnIEbSWqq5IaI0dmhRlccPOCDy2wHNG0SyRDnZyqXMwdYyEEc&#10;2lenThX8FlrL2QJOx+DmOorD20IKddZLfncZ7ULNqJvGTqTeW1it1zgcWmdF3dH8WtKT1qpALvdk&#10;X76IzS8AAAD//wMAUEsDBBQABgAIAAAAIQD/Pv2u3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvlXgHa5G4tU7TqoEQp0JFPXAraZE4uvHmB+J1FDtteHsWcYDjzH6ancm2k+3EBQff&#10;OlKwXEQgkEpnWqoVnI77+T0IHzQZ3TlCBV/oYZvfzDKdGnelV7wUoRYcQj7VCpoQ+lRKXzZotV+4&#10;HolvlRusDiyHWppBXzncdjKOoo20uiX+0Ogedw2Wn8VoFYyHXRW1+9X08b4q5PiSHN6eq1qpu9vp&#10;6RFEwCn8wfBTn6tDzp3ObiTjRcd6HS8ZVRAnPIGB9UOyAXH+NWSeyf8L8m8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAjTyeYrQBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA/z79rt4AAAAJAQAADwAAAAAAAAAAAAAAAAAOBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59065C4D" w14:textId="119A07AD" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AD2EC88" wp14:editId="4CE73816">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4370070</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2133600" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1862668139" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2133600" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0874E008" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251730944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="344.1pt,13.7pt" to="512.1pt,13.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6Bsl2sgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Rt1AgEyznESC9F&#10;G6DpB2z4kAjwBS5r2X/fJe04bnorqgO15Gpnd4aj7f3RO3bQGW0MA18uOs50kFHZMA785/PjpzvO&#10;sEBQ4GLQAz9p5Pe7jx+2c+r1Kk7RKZ0ZgQTs5zTwqZTUC4Fy0h5wEZMOlDQxeyi0zaNQGWZC906s&#10;um4j5phVylFqRDrdn5N81/CN0bJ8NwZ1YW7gNFtpa27rS13Fbgv9mCFNVl7GgH+YwoMN1PQKtYcC&#10;7Fe2f0F5K3PEaMpCRi+iMVbqxoHYLLt3bH5MkHTjQuJgusqE/w9Wfjs8hKdMMswJe0xPubI4muzr&#10;m+ZjxybW6SqWPhYm6XC1XK83HWkqX3PirTBlLF909KwGA3c2VB7Qw+ErFmpGn75+Uo9DfLTOtbtw&#10;gc0D36w/V2QgRxgHhUKf1MAxjJyBG8lqsuSGiNFZVasrDp7wwWV2ALptMomK8zONy5kDLJQgDu2p&#10;t04T/FFax9kDTufiljqbw9tCDnXWD/zuttqF2lE3j11IvUlYo5eoTk1ZUXd0f63pxWvVILd7im//&#10;iN1vAAAA//8DAFBLAwQUAAYACAAAACEA3bGwJt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TU/DMAyG70j8h8hI3FhCN21VaTqhoR24jQISR69xP6Bxqibdyr8nEwc4+vWj14/z7Wx7caLRd441&#10;3C8UCOLKmY4bDW+v+7sUhA/IBnvHpOGbPGyL66scM+PO/EKnMjQilrDPUEMbwpBJ6auWLPqFG4jj&#10;rnajxRDHsZFmxHMst71MlFpLix3HCy0OtGup+ionq2E67GrV7Zfz58eylNPz5vD+VDda397Mjw8g&#10;As3hD4aLflSHIjod3cTGi17DOk2TiGpINisQF0Alq5gcfxNZ5PL/C8UPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHoGyXayAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAN2xsCbeAAAACgEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F24F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18D9C2B0" wp14:editId="66A1AA2C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1083944</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2066925" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="769237222" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2066925" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="50C260B8" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="85.35pt,13.7pt" to="248.1pt,13.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwrMY3swEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvAfIPwi619q4iJEsvM4hRnop&#10;2gBNP4DRY1eAXhAVr/33pWTHcdtb0T1oKVEccsjR+mHvHdvpjDaGgd8sOs50kFHZMA7858vTpzvO&#10;sEBQ4GLQAz9o5A+b66v1nHq9jFN0SmdGIAH7OQ18KiX1QqCctAdcxKQDOU3MHgpt8yhUhpnQvRPL&#10;rluJOWaVcpQakU63RyffNHxjtCzfjUFdmBs41Vbamtv6WlexWUM/ZkiTlacy4B+q8GADJT1DbaEA&#10;e8v2LyhvZY4YTVnI6EU0xkrdOBCbm+4PNj8mSLpxoeZgOrcJ/x+s/LZ7DM+Z2jAn7DE958pib7Kv&#10;f6qP7VuzDudm6X1hkg6X3Wp1v7zlTL77xEdgyli+6OhZNQbubKg8oIfdVyyUjK6+X6nHIT5Z59os&#10;XGDzwFefb2laEkgRxkEh0yc1cAwjZ+BGkposuSFidFbV6IqDB3x0me2Apk0iUXF+oXI5c4CFHMSh&#10;fXXqVMFvobWcLeB0DG6uozi8LaRQZ/3A7y6jXagZddPYidRHC6v1GtWhdVbUHc2vJT1prQrkck/2&#10;5YvY/AIAAP//AwBQSwMEFAAGAAgAAAAhAFk6x4bdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01PwzAMhu9I/IfISNxYQjetUJpOaGgHbqOAxDFr3A9onKpJt/LvMeIwjq/96PXjfDO7XhxxDJ0n&#10;DbcLBQKp8rajRsPb6+7mDkSIhqzpPaGGbwywKS4vcpNZf6IXPJaxEVxCITMa2hiHTMpQtehMWPgB&#10;iXe1H52JHMdG2tGcuNz1MlFqLZ3piC+0ZsBti9VXOTkN035bq263nD8/lqWcntP9+1PdaH19NT8+&#10;gIg4xzMMv/qsDgU7HfxENoiec6pSRjUk6QoEA6v7dQLi8DeQRS7/f1D8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADCsxjezAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFk6x4bdAAAACQEAAA8AAAAAAAAAAAAAAAAADQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103830C0" w14:textId="65E0B989" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E89E160" wp14:editId="5AB5ED8E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4341495</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>172720</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2019300" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="685279819" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2019300" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="67164E2F" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="341.85pt,13.6pt" to="500.85pt,13.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD99fDeuAEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfibetqMoqTg+NygVB&#10;JQr3qT92LflLHpNN/j1jJw0Bbog9WLbH8+a9mbfr+33wbGcKuhQlv1oNnJmoknZxkvzb8+O7O86w&#10;QtTgUzSSHwzy+83bN+slj+Y6zclrUxiBRByXLPlcax6FQDWbALhK2UQK2lQCVDqWSegCC6EHL66H&#10;4VYsqehckjKIdLs9Bvmm41trVP1iLZrKvOTErfa19PWlrWKzhnEqkGenTjTgH1gEcJGKnqG2UIH9&#10;KO4vqOBUSZhsXakURLLWKdM1kJqr4Q81X2fIpmuh5mA+twn/H6z6vHuIT4XasGQcMT+VpmJvS2DW&#10;u/ydZtp1EVO27207nNtm9pUpuiTmH24G6q56jYkjRIPKBetHkwJrG8m9i00RjLD7hJXK0tPXJ+06&#10;pkfnfZ+Kj2yR/PbmfUMG8ob1UGkbspYc48QZ+IlMp2rpiJi80y274eABH3xhO6C5k110Wp6JLmce&#10;sFKANPSvzZ8Y/Jba6GwB52NyDx1tElwlr3oXJL+7zPaxVTTdbSdRv5rZdi9JH3qPRTvRJHvRk+ua&#10;VS7PtL/8NzY/AQAA//8DAFBLAwQUAAYACAAAACEAdAT82N8AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTUvDQBCG74L/YRnBm91NhLbEbIoo0ptiasXeptkxG9yPkN20qb/eLR70OO88vPNMuZqs&#10;YQcaQuedhGwmgJFrvOpcK+Ft83SzBBYiOoXGO5JwogCr6vKixEL5o3ulQx1blkpcKFCCjrEvOA+N&#10;Joth5ntyaffpB4sxjUPL1YDHVG4Nz4WYc4udSxc09vSgqfmqRyth96zXa9yN2+nl/ZR9f3BTd49b&#10;Ka+vpvs7YJGm+AfDWT+pQ5Wc9n50KjAjYb68XSRUQr7IgZ0BIbKU7H8TXpX8/wvVDwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD99fDeuAEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0BPzY3wAAAAoBAAAPAAAAAAAAAAAAAAAAABIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65887380" wp14:editId="4435EBA9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1026795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173356</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2095500" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="182397559" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2095500" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5AA2D625" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="80.85pt,13.65pt" to="245.85pt,13.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7GmXWsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC811RcOEgEyznESC9F&#10;G6DpB2z4kAjwBS5j2X/fJe04bnsrqgO15Gpnd4aj9cPeO7bTGW0MA79ZdJzpIKOyYRz4z5enT3ec&#10;YYGgwMWgB37QyB8211frOfV6GafolM6MQAL2cxr4VErqhUA5aQ+4iEkHSpqYPRTa5lGoDDOheyeW&#10;XXcr5phVylFqRDrdHpN80/CN0bJ8NwZ1YW7gNFtpa27ra13FZg39mCFNVp7GgH+YwoMN1PQMtYUC&#10;7C3bv6C8lTliNGUhoxfRGCt140Bsbro/2PyYIOnGhcTBdJYJ/x+s/LZ7DM+ZZJgT9piec2WxN9nX&#10;N83H9k2sw1ksvS9M0uGyu1+tOtJUvufER2HKWL7o6FkNBu5sqDygh91XLNSMPn3/pB6H+GSda3fh&#10;ApsHfvt5VZGBHGEcFAp9UgPHMHIGbiSryZIbIkZnVa2uOHjAR5fZDui2ySQqzi80LmcOsFCCOLSn&#10;3jpN8FtpHWcLOB2LW+poDm8LOdRZP/C7y2oXakfdPHYi9SFhjV6jOjRlRd3R/bWmJ69Vg1zuKb78&#10;Iza/AAAA//8DAFBLAwQUAAYACAAAACEA86LSR90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70h9B2srcaNOG9RAiFNVRT1wKwEkjm68+aHxOoqdNrw9W3GA48x+mp3JNpPtxBkH3zpS&#10;sFxEIJBKZ1qqFby/7e8eQPigyejOESr4Rg+bfHaT6dS4C73iuQi14BDyqVbQhNCnUvqyQav9wvVI&#10;fKvcYHVgOdTSDPrC4baTqyhaS6tb4g+N7nHXYHkqRqtgPOyqqN3H09dnXMjxJTl8PFe1UrfzafsE&#10;IuAU/mC41ufqkHOnoxvJeNGxXi8TRhWskhgEA/ePV+P4a8g8k/8X5D8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAuxpl1rIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA86LSR90AAAAJAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="008D46A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text33"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Text33"/>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="005951E5" w:rsidRPr="008D46A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="004E2B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="004E2B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="008D46A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text34"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Text34"/>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="5324E19C" w14:textId="793AAAC3" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00B2CE6F" wp14:editId="602DCB4B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4389119</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161290</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1990725" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1123499271" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1990725" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5C23BB1E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="345.6pt,12.7pt" to="502.35pt,12.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTS+7GtAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+RkaNcaUXpo0F2G&#10;rcC6H8DKki1AXxC1OPn3o5Q0zbbbMB9kShQf+cin9cPeO7bTGW0Mki8XHWc6qDjYMEr+4+Xp+o4z&#10;LBAGcDFoyQ8a+cPm6sN6Tr1exSm6QWdGIAH7OUk+lZJ6IVBN2gMuYtKBnCZmD4W2eRRDhpnQvROr&#10;rrsVc8xDylFpRDrdHp180/CN0ap8MwZ1YU5yqq20Nbf1ta5is4Z+zJAmq05lwD9U4cEGSnqG2kIB&#10;9jPbv6C8VTliNGWhohfRGKt040Bslt0fbL5PkHTjQs3BdG4T/j9Y9XX3GJ4ztWFO2GN6zpXF3mRf&#10;/1Qf27dmHc7N0vvCFB0u7++7T6sbztSbT7wHpozls46eVUNyZ0PlAT3svmChZHT17Uo9DvHJOtdm&#10;4QKbJb/9eEPTUkCKMA4KmT4NkmMYOQM3ktRUyQ0Ro7NDja44eMBHl9kOaNokkiHOL1QuZw6wkIM4&#10;tK9OnSr4LbSWswWcjsHNdRSHt4UU6qyX/O4y2oWaUTeNnUi9t7Bar3E4tM6KuqP5taQnrVWBXO7J&#10;vnwRm18AAAD//wMAUEsDBBQABgAIAAAAIQB0uMK73gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NT8MwDIbvSPyHyEjcWLJubFDqTmhoB26jgMQxa9wPaJyqSbfy78nEAY62H71+3mwz2U4cafCt&#10;Y4T5TIEgLp1puUZ4e93d3IHwQbPRnWNC+CYPm/zyItOpcSd+oWMRahFD2KcaoQmhT6X0ZUNW+5nr&#10;ieOtcoPVIY5DLc2gTzHcdjJRaiWtbjl+aHRP24bKr2K0CON+W6l2t5g+PxaFHJ/X+/enqka8vpoe&#10;H0AEmsIfDGf9qA55dDq4kY0XHcLqfp5EFCG5XYI4A0ot1yAOvxuZZ/J/hfwHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAk0vuxrQBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAdLjCu94AAAAKAQAADwAAAAAAAAAAAAAAAAAOBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="537C96B8" wp14:editId="75374F1E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1074420</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161290</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2076450" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1859255789" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2076450" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5BEFF55D" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="84.6pt,12.7pt" to="248.1pt,12.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5cNNssgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811TcxA0EyznESC9F&#10;GqDpB2z4kAjwBS5r2X/fJe04TnsrqgNFcrWzO7Oj9d3eO7bTGW0MA79adJzpIKOyYRz4z+eHT7ec&#10;YYGgwMWgB37QyO82Hz+s59TrZZyiUzozAgnYz2ngUympFwLlpD3gIiYdKGhi9lDomEehMsyE7p1Y&#10;dt1KzDGrlKPUiHS7PQb5puEbo2X5bgzqwtzAqbfS1tzWl7qKzRr6MUOarDy1Af/QhQcbqOgZagsF&#10;2K9s/4LyVuaI0ZSFjF5EY6zUjQOxuer+YPNjgqQbFxIH01km/H+w8nF3H54yyTAn7DE95cpib7Kv&#10;b+qP7ZtYh7NYel+YpMtl92V1fUOayteYeEtMGctXHT2rm4E7GyoP6GH3DQsVo09fP6nXIT5Y59os&#10;XGDzwFefGzKQI4yDQkV8UgPHMHIGbiSryZIbIkZnVc2uOHjAe5fZDmjaZBIV52dqlzMHWChAHNpT&#10;p04dvEut7WwBp2NyCx3N4W0hhzrrB357me1Craibx06k3iSsu5eoDk1ZUU80v1b05LVqkMsz7S//&#10;iM1vAAAA//8DAFBLAwQUAAYACAAAACEAOF+p1N0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KhD2gYa4lSoqAduJQWJoxtvfiBeR7HThrfvIg70OLOfZmey9WQ7ccTBt44U&#10;3M8iEEilMy3VCt7327tHED5oMrpzhAp+0MM6v77KdGrcid7wWIRacAj5VCtoQuhTKX3ZoNV+5nok&#10;vlVusDqwHGppBn3icNvJOIoSaXVL/KHRPW4aLL+L0SoYd5sqarfz6etzXsjx9WH38VLVSt3eTM9P&#10;IAJO4R+G3/pcHXLudHAjGS861skqZlRBvFyAYGCxStg4/Bkyz+TlgvwMAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAuXDTbLIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAOF+p1N0AAAAJAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attorney Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Attorney Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C75334" w14:textId="3FE17426" w:rsidR="005951E5" w:rsidRDefault="005951E5" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interpreter needed?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Interpreter needed?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D7D448" w14:textId="4731ACF2" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51DF2FB1" wp14:editId="0F030226">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4027169</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>175260</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2371725" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2008987381" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2371725" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="16880ACE" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251743232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="317.1pt,13.8pt" to="503.85pt,13.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB9eU7swEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8luGzEMvRfIPwi6x7IdZMHA4xxipJci&#10;CZD0AxgtMwK0QVQ99t+Hkh3HbW9F56ChRPGRj3xa3e+8Y1ud0cbQ88VszpkOMiobhp7/fHu8vOMM&#10;CwQFLgbd871Gfr+++LaaUqeXcYxO6cwIJGA3pZ6PpaROCJSj9oCzmHQgp4nZQ6FtHoTKMBG6d2I5&#10;n9+IKWaVcpQakU43BydfN3xjtCzPxqAuzPWcaittzW19r6tYr6AbMqTRymMZ8A9VeLCBkp6gNlCA&#10;/cr2LyhvZY4YTZnJ6EU0xkrdOBCbxfwPNq8jJN24UHMwndqE/w9WPm0fwkumNkwJO0wvubLYmezr&#10;n+pju9as/alZeleYpMPl1e3idnnNmfz0ia/AlLF819GzavTc2VB5QAfbH1goGV39vFKPQ3y0zrVZ&#10;uMCmnt9cXdO0JJAijINCpk+q5xgGzsANJDVZckPE6Kyq0RUH9/jgMtsCTZtEouL0RuVy5gALOYhD&#10;++rUqYLfQms5G8DxENxcB3F4W0ihzvqe351Hu1Az6qaxI6mvFlbrPap966yoO5pfS3rUWhXI+Z7s&#10;8xex/gAAAP//AwBQSwMEFAAGAAgAAAAhACqo0WneAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/QdrKnVH7SYoQSFOVbXqgl0JILF048kD4nEUO234e1yxgOXMHN05N9/OpmcXHF1n&#10;ScJmLYAhVVZ31Eh4ez3ePwJzXpFWvSWU8I0OtsXiLleZtld6wUvpGxZCyGVKQuv9kHHuqhaNcms7&#10;IIVbbUejfBjHhutRXUO46XkkRMKN6ih8aNWA+xarr3IyEqbTvhbdMZ4/P+KST8/p6f1QN1KulvPu&#10;CZjH2f/BcNMP6lAEp7OdSDvWS0jihyigEqI0AXYDhEhTYOffDS9y/r9C8QMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDB9eU7swEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAqqNFp3gAAAAoBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56343624" wp14:editId="63F1CE2D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>760094</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2447925" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1083075748" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2447925" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="602D98DD" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="59.85pt,13.05pt" to="252.6pt,13.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU0+7WtAEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8luGzEMvRfoPwi613KcpcnA4xxiJJeg&#10;CZD0AxgtMwK0QVQ99t+Xkh3HTW9F56ChRPGRj3xa3m69Yxud0cbQ87PZnDMdZFQ2DD3/+Xr/7Zoz&#10;LBAUuBh0z3ca+e3q65fllDq9iGN0SmdGIAG7KfV8LCV1QqActQecxaQDOU3MHgpt8yBUhonQvROL&#10;+fxKTDGrlKPUiHS63jv5quEbo2V5MgZ1Ya7nVFtpa27rW13FagndkCGNVh7KgH+owoMNlPQItYYC&#10;7Fe2f0F5K3PEaMpMRi+iMVbqxoHYnM0/sXkZIenGhZqD6dgm/H+w8sfmLjxnasOUsMP0nCuLrcm+&#10;/qk+tm3N2h2bpbeFSTpcXFx8v1lccibffeIjMGUsDzp6Vo2eOxsqD+hg84iFktHV9yv1OMR761yb&#10;hQts6vnV+SVNSwIpwjgoZPqkeo5h4AzcQFKTJTdEjM6qGl1xcId3LrMN0LRJJCpOr1QuZw6wkIM4&#10;tK9OnSr4I7SWswYc98HNtReHt4UU6qzv+fVptAs1o24aO5D6aGG13qLatc6KuqP5taQHrVWBnO7J&#10;Pn0Rq98AAAD//wMAUEsDBBQABgAIAAAAIQDRyStn3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NT8MwDIbvSPyHyEjcWNJO26A0ndDQDtxGAYlj1rgf0DhVk27l32PEAY6v/ej143w7u16ccAyd&#10;Jw3JQoFAqrztqNHw+rK/uQURoiFrek+o4QsDbIvLi9xk1p/pGU9lbASXUMiMhjbGIZMyVC06ExZ+&#10;QOJd7UdnIsexkXY0Zy53vUyVWktnOuILrRlw12L1WU5Ow3TY1arbL+eP92Upp6fN4e2xbrS+vpof&#10;7kFEnOMfDD/6rA4FOx39RDaInnNyt2FUQ7pOQDCwUqsUxPF3IItc/v+g+AYAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCU0+7WtAEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDRyStn3QAAAAkBAAAPAAAAAAAAAAAAAAAAAA4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Language:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Language:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk156932239"/>
+    </w:p>
+    <w:p w14:paraId="30000651" w14:textId="08B28DA7" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="005951E5" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F33E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Guardian Ad Litem (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052FF415" w14:textId="44F0EA74" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251745280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="532D4C6E" wp14:editId="3BFE1D7C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>447675</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>156845</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="605447495" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="401282B5" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251745280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="35.25pt,12.35pt" to="242.25pt,12.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3tSvGsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x1Rc1HAF0znESC9F&#10;G6DpB2woUiLAF7isZf99l7TjuOmtqA7Ukqud3RmONvcH79heZ7QxSH636DjTQcXBhlHyn8+Pt2vO&#10;sEAYwMWgJT9q5Pfbmw+bOfV6GafoBp0ZgQTs5yT5VErqhUA1aQ+4iEkHSpqYPRTa5lEMGWZC904s&#10;u24l5piHlKPSiHS6OyX5tuEbo1X5bgzqwpzkNFtpa27rS13FdgP9mCFNVp3HgH+YwoMN1PQCtYMC&#10;7Fe2f0F5q3LEaMpCRS+iMVbpxoHY3HXv2PyYIOnGhcTBdJEJ/x+s+rZ/CE+ZZJgT9piecmVxMNnX&#10;N83HDk2s40UsfShM0eFytVx/7khT9ZoTb4UpY/mio2c1kNzZUHlAD/uvWKgZffr6ST0O8dE61+7C&#10;BTZLvvr4qSIDOcI4KBT6NEiOYeQM3EhWUyU3RIzODrW64uARH1xme6DbJpMMcX6mcTlzgIUSxKE9&#10;9dZpgj9K6zg7wOlU3FInc3hbyKHOesnX19Uu1I66eexM6k3CGr3E4diUFXVH99eanr1WDXK9p/j6&#10;j9j+BgAA//8DAFBLAwQUAAYACAAAACEAWNyyENwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KhNG0gV4lSoqAduJYDE0Y03PxCvo9hpw9uziEM57sxo9pt8M7teHHEMnScN&#10;twsFAqnytqNGw9vr7mYNIkRD1vSeUMM3BtgUlxe5yaw/0Qsey9gILqGQGQ1tjEMmZahadCYs/IDE&#10;Xu1HZyKfYyPtaE5c7nq5VOpeOtMRf2jNgNsWq69ychqm/bZW3W41f36sSjk9p/v3p7rR+vpqfnwA&#10;EXGO5zD84jM6FMx08BPZIHoNqbrjpIZlkoJgP1knLBz+BFnk8v+A4gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB3tSvGsgEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBY3LIQ3AAAAAgBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5083762C" w14:textId="1315C49D" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2743"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251747328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="760FD156" wp14:editId="7789CAB2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>666750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="466846816" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="52DE49CE" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251747328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="52.5pt,13.45pt" to="259.5pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3tSvGsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x1Rc1HAF0znESC9F&#10;G6DpB2woUiLAF7isZf99l7TjuOmtqA7Ukqud3RmONvcH79heZ7QxSH636DjTQcXBhlHyn8+Pt2vO&#10;sEAYwMWgJT9q5Pfbmw+bOfV6GafoBp0ZgQTs5yT5VErqhUA1aQ+4iEkHSpqYPRTa5lEMGWZC904s&#10;u24l5piHlKPSiHS6OyX5tuEbo1X5bgzqwpzkNFtpa27rS13FdgP9mCFNVp3HgH+YwoMN1PQCtYMC&#10;7Fe2f0F5q3LEaMpCRS+iMVbpxoHY3HXv2PyYIOnGhcTBdJEJ/x+s+rZ/CE+ZZJgT9piecmVxMNnX&#10;N83HDk2s40UsfShM0eFytVx/7khT9ZoTb4UpY/mio2c1kNzZUHlAD/uvWKgZffr6ST0O8dE61+7C&#10;BTZLvvr4qSIDOcI4KBT6NEiOYeQM3EhWUyU3RIzODrW64uARH1xme6DbJpMMcX6mcTlzgIUSxKE9&#10;9dZpgj9K6zg7wOlU3FInc3hbyKHOesnX19Uu1I66eexM6k3CGr3E4diUFXVH99eanr1WDXK9p/j6&#10;j9j+BgAA//8DAFBLAwQUAAYACAAAACEAqV5x/d0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70h9B2srcaN2W7WlIU6FinrgVkKROLrx5gfidRQ7bXh7FnGA48yOZr9Jd6NrxQX70HjS&#10;MJ8pEEiFtw1VGk6vh7t7ECEasqb1hBq+MMAum9ykJrH+Si94yWMluIRCYjTUMXaJlKGo0Zkw8x0S&#10;30rfOxNZ9pW0vblyuWvlQqm1dKYh/lCbDvc1Fp/54DQMx32pmsNy/Hhf5nJ43hzfnspK69vp+PgA&#10;IuIY/8Lwg8/okDHT2Q9kg2hZqxVviRoW6y0IDqzmWzbOv4bMUvl/QfYNAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAd7UrxrIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAqV5x/d0AAAAJAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Law Firm:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E179FE" w14:textId="0E9C813A" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2743"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251749376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26FB51C6" wp14:editId="4ED5CEB1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>990600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161290</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="58563066" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2165D9F3" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251749376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="78pt,12.7pt" to="285pt,12.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3tSvGsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x1Rc1HAF0znESC9F&#10;G6DpB2woUiLAF7isZf99l7TjuOmtqA7Ukqud3RmONvcH79heZ7QxSH636DjTQcXBhlHyn8+Pt2vO&#10;sEAYwMWgJT9q5Pfbmw+bOfV6GafoBp0ZgQTs5yT5VErqhUA1aQ+4iEkHSpqYPRTa5lEMGWZC904s&#10;u24l5piHlKPSiHS6OyX5tuEbo1X5bgzqwpzkNFtpa27rS13FdgP9mCFNVp3HgH+YwoMN1PQCtYMC&#10;7Fe2f0F5q3LEaMpCRS+iMVbpxoHY3HXv2PyYIOnGhcTBdJEJ/x+s+rZ/CE+ZZJgT9piecmVxMNnX&#10;N83HDk2s40UsfShM0eFytVx/7khT9ZoTb4UpY/mio2c1kNzZUHlAD/uvWKgZffr6ST0O8dE61+7C&#10;BTZLvvr4qSIDOcI4KBT6NEiOYeQM3EhWUyU3RIzODrW64uARH1xme6DbJpMMcX6mcTlzgIUSxKE9&#10;9dZpgj9K6zg7wOlU3FInc3hbyKHOesnX19Uu1I66eexM6k3CGr3E4diUFXVH99eanr1WDXK9p/j6&#10;j9j+BgAA//8DAFBLAwQUAAYACAAAACEAd8k8G90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KhNS9oqxKlQUQ/cSgCpRzfe/EC8jmKnDW/PIg7lOLOj2W+yzeQ6ccIhtJ40&#10;3M8UCKTS25ZqDe9vu7s1iBANWdN5Qg3fGGCTX19lJrX+TK94KmItuIRCajQ0MfaplKFs0Jkw8z0S&#10;3yo/OBNZDrW0gzlzuevkXKmldKYl/tCYHrcNll/F6DSM+22l2t1i+jwsCjm+rPYfz1Wt9e3N9PQI&#10;IuIUL2H4xWd0yJnp6EeyQXSskyVviRrmyQMIDiQrxcbxz5B5Jv8vyH8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAd7UrxrIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAd8k8G90AAAAJAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Office Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4860D7F3" w14:textId="188175AA" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2743"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251751424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B7AC7E5" wp14:editId="75009612">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1352550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="27700726" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0B958303" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251751424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="106.5pt,13.45pt" to="313.5pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3tSvGsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x1Rc1HAF0znESC9F&#10;G6DpB2woUiLAF7isZf99l7TjuOmtqA7Ukqud3RmONvcH79heZ7QxSH636DjTQcXBhlHyn8+Pt2vO&#10;sEAYwMWgJT9q5Pfbmw+bOfV6GafoBp0ZgQTs5yT5VErqhUA1aQ+4iEkHSpqYPRTa5lEMGWZC904s&#10;u24l5piHlKPSiHS6OyX5tuEbo1X5bgzqwpzkNFtpa27rS13FdgP9mCFNVp3HgH+YwoMN1PQCtYMC&#10;7Fe2f0F5q3LEaMpCRS+iMVbpxoHY3HXv2PyYIOnGhcTBdJEJ/x+s+rZ/CE+ZZJgT9piecmVxMNnX&#10;N83HDk2s40UsfShM0eFytVx/7khT9ZoTb4UpY/mio2c1kNzZUHlAD/uvWKgZffr6ST0O8dE61+7C&#10;BTZLvvr4qSIDOcI4KBT6NEiOYeQM3EhWUyU3RIzODrW64uARH1xme6DbJpMMcX6mcTlzgIUSxKE9&#10;9dZpgj9K6zg7wOlU3FInc3hbyKHOesnX19Uu1I66eexM6k3CGr3E4diUFXVH99eanr1WDXK9p/j6&#10;j9j+BgAA//8DAFBLAwQUAAYACAAAACEAbY0fr94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70h9B2uRuFGniZRCiFNVRT30VgJIHN148wPxOoqdNn17FnGA2+7saPabfDPbXpxx9J0j&#10;BatlBAKpcqajRsHb6/7+AYQPmozuHaGCK3rYFIubXGfGXegFz2VoBIeQz7SCNoQhk9JXLVrtl25A&#10;4lvtRqsDr2MjzagvHG57GUdRKq3uiD+0esBdi9VXOVkF03FXR90+mT8/klJOh/Xx/blulLq7nbdP&#10;IALO4c8MP/iMDgUzndxExoteQbxKuEvgIX0EwYY0XrNw+hVkkcv/DYpvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHe1K8ayAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAG2NH6/eAAAACQEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28439051" w14:textId="16F67BDE" w:rsidR="004E2B1E" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2743"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251753472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77469FC1" wp14:editId="1D6EB23E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1047750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="990578381" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="50416AF2" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251753472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="82.5pt,13.45pt" to="289.5pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3tSvGsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x1Rc1HAF0znESC9F&#10;G6DpB2woUiLAF7isZf99l7TjuOmtqA7Ukqud3RmONvcH79heZ7QxSH636DjTQcXBhlHyn8+Pt2vO&#10;sEAYwMWgJT9q5Pfbmw+bOfV6GafoBp0ZgQTs5yT5VErqhUA1aQ+4iEkHSpqYPRTa5lEMGWZC904s&#10;u24l5piHlKPSiHS6OyX5tuEbo1X5bgzqwpzkNFtpa27rS13FdgP9mCFNVp3HgH+YwoMN1PQCtYMC&#10;7Fe2f0F5q3LEaMpCRS+iMVbpxoHY3HXv2PyYIOnGhcTBdJEJ/x+s+rZ/CE+ZZJgT9piecmVxMNnX&#10;N83HDk2s40UsfShM0eFytVx/7khT9ZoTb4UpY/mio2c1kNzZUHlAD/uvWKgZffr6ST0O8dE61+7C&#10;BTZLvvr4qSIDOcI4KBT6NEiOYeQM3EhWUyU3RIzODrW64uARH1xme6DbJpMMcX6mcTlzgIUSxKE9&#10;9dZpgj9K6zg7wOlU3FInc3hbyKHOesnX19Uu1I66eexM6k3CGr3E4diUFXVH99eanr1WDXK9p/j6&#10;j9j+BgAA//8DAFBLAwQUAAYACAAAACEAG9HUt94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zW7CMBCE70h9B2uRegMHEAHSOKii4tAbTYvUo4k3P228jmIH0rfvVj20x5kdzX6T7kfbiiv2vnGk&#10;YDGPQCAVzjRUKXh7Pc62IHzQZHTrCBV8oYd9djdJdWLcjV7wmodKcAn5RCuoQ+gSKX1Ro9V+7jok&#10;vpWutzqw7Ctpen3jctvKZRTF0uqG+EOtOzzUWHzmg1UwnA5l1BxX48f7KpfD8+Z0fiorpe6n4+MD&#10;iIBj+AvDDz6jQ8ZMFzeQ8aJlHa95S1CwjHcgOLDe7Ni4/BoyS+X/Bdk3AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHe1K8ayAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABvR1LfeAAAACQEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="15"/>
-    </w:tbl>
-    <w:p w14:paraId="28439051" w14:textId="77777777" w:rsidR="004E2B1E" w:rsidRDefault="004E2B1E" w:rsidP="00DC0D77">
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3284D64B" w14:textId="0B555500" w:rsidR="00F33E3D" w:rsidRDefault="005951E5" w:rsidP="005951E5">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F33E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Does this matter relate to a federal immigration case?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Check6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">YES  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Check7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NO</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...196 lines deleted...]
-    <w:p w14:paraId="3284D64B" w14:textId="77777777" w:rsidR="00F33E3D" w:rsidRDefault="00F33E3D" w:rsidP="00F33E3D">
+    <w:p w14:paraId="1E5F044B" w14:textId="77777777" w:rsidR="005951E5" w:rsidRDefault="005951E5" w:rsidP="005951E5">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk156932674"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IN THE INTEREST OF THE FOLLOWING CHILD(REN):</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...165 lines deleted...]
-      </w:tr>
+    <w:p w14:paraId="173D8071" w14:textId="77777777" w:rsidR="005951E5" w:rsidRDefault="005951E5" w:rsidP="005951E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complete the table below for each child for which petitioner wants guardianship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADA30EA" w14:textId="5F70B996" w:rsidR="005951E5" w:rsidRDefault="005951E5" w:rsidP="005951E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attach additional sheets if necessary.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk156932680"/>
       <w:bookmarkEnd w:id="18"/>
-    </w:tbl>
-    <w:p w14:paraId="064B3AD2" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRPr="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="00F33E3D">
+    </w:p>
+    <w:p w14:paraId="084CC8AC" w14:textId="0E85FF85" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="12"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77DE49D6" wp14:editId="629D9A57">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4191000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1857409543" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7D6A0969" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251763712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="330pt,12.75pt" to="494.25pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAw+TJy98AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6SatKaTohENoNRGGI3bzGNBVNUjXp1vHrZ7QD3Gy/p+fv&#10;FavJdmJPQ2i9UzCfJSDI1V63rlHw/vZ0k4EIEZ3GzjtScKQAq/LyosBc+4N7pX0VG8EhLuSowMTY&#10;51KG2pDFMPM9Oda+/GAx8jo0Ug944HDbyUWSpNJi6/iDwZ4eDNXf1WgVbJ/Neo3bcTO9fBznP5+y&#10;q9rHjVLXV9P9HYhIU/wzwy8+o0PJTDs/Oh1EpyBNE+4SFSyWSxBsuM0yHnbngywL+b9BeQIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDD5MnL3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D9E054B" wp14:editId="17DA33C2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>988695</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>164465</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="613886012" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="10D58A1E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251755520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="77.85pt,12.95pt" to="242.1pt,12.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAcIYJnN4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTUvDQBCG74L/YRnBm900NFpjNkUU6U0xWrG3aXZMgvsRsps29dc74kGP78zDO88U&#10;q8kasachdN4pmM8SEORqrzvXKHh9ebhYgggRnUbjHSk4UoBVeXpSYK79wT3TvoqN4BIXclTQxtjn&#10;Uoa6JYth5ntyvPvwg8XIcWikHvDA5dbINEkupcXO8YUWe7prqf6sRqtg+9iu17gdN9PT23H+9S5N&#10;1d1vlDo/m25vQESa4h8MP/qsDiU77fzodBCGc5ZdMaogza5BMLBYLlIQu9+BLAv5/4PyGwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9gXNe7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHCGCZzeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...2635 lines deleted...]
-      </w:tr>
+    <w:p w14:paraId="1B4BB254" w14:textId="48AF9F23" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251765760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DEEAFD1" wp14:editId="7D37F4FC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4086225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1614850593" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="46BF3EFF" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251765760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="321.75pt,13.5pt" to="486pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAGIVfV98AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6AtsoTScEQruBKBtit6wxbUXiVE26dfx6jDjAzfZ7ev5e&#10;vhydFXvsQ+tJwXSSgECqvGmpVrB+fbxYgAhRk9HWEyo4YoBlcXqS68z4A73gvoy14BAKmVbQxNhl&#10;UoaqQafDxHdIrH343unIa19L0+sDhzsr0ySZSadb4g+N7vC+weqzHJyC7VOzWuntsBmf347Tr3dp&#10;y/Zho9T52Xh3CyLiGP/M8IPP6FAw084PZIKwCmZXl9dsVZDOuRMbbuYpD7vfgyxy+b9B8Q0AAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYhV9X3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22C7652A" wp14:editId="4978496C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>895350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="809389857" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1016AA16" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251757568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="70.5pt,13.5pt" to="234.75pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAlwu6Gt8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaaYxRmk4IhHYDrbCJ3bLGtBWJUzXp1vHrMeIAJ+vZT8/f&#10;y5ejs+KAfWg9KUgnCQikypuWagVvr09XCxAhajLaekIFJwywLM7Pcp0Zf6Q1HspYCw6hkGkFTYxd&#10;JmWoGnQ6THyHxLcP3zsdWfa1NL0+crizcpokc+l0S/yh0R0+NFh9loNTsHtuViu9Gzbjy/aUfr1L&#10;W7aPG6UuL8b7OxARx/hnhh98RoeCmfZ+IBOEZT1LuUtUML3hyYbZ/PYaxP53IYtc/m9QfAMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCXC7oa3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7096E85A" w14:textId="5B36D514" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251767808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FCE7FCA" wp14:editId="50F4B159">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4114800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="662584010" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="164AC915" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251767808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="324pt,13.5pt" to="488.25pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAsPfg/+AAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6CbqtNJ0QCO0GorCJ3bLGNBWNUzXp1vHrMeIAJ8t+T8/f&#10;y1eja8UB+9B4UjCdJCCQKm8aqhW8vT5eLUCEqMno1hMqOGGAVXF+luvM+CO94KGMteAQCplWYGPs&#10;MilDZdHpMPEdEmsfvnc68trX0vT6yOGulbMkSaXTDfEHqzu8t1h9loNTsHuy67XeDZvxeXuafr3L&#10;tmweNkpdXox3tyAijvHPDD/4jA4FM+39QCaIVkF6veAuUcFszpMNy3l6A2L/e5BFLv83KL4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn2Bc17sBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsPfg/+AAAAAJAQAADwAAAAAAAAAAAAAAAAAV&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A8166F8" wp14:editId="255790F5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>904875</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1181997037" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="499BC0A0" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251759616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="71.25pt,13.5pt" to="235.5pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAIO2cxt4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaajBUmk4IhHYDUdi03bzGNBVNUjXp1vHrMeIANz/76fl7&#10;xXKynTjQEFrvFKSzBAS52uvWNQre356ubkGEiE5j5x0pOFGAZXl+VmCu/dG90qGKjeAQF3JUYGLs&#10;cylDbchimPmeHN8+/GAxshwaqQc8crjtZJYkN9Ji6/iDwZ4eDNWf1WgV7J7NaoW7cT29bE7p11Z2&#10;Vfu4VuryYrq/AxFpin9m+MFndCiZae9Hp4PoWM+za7YqyBbciQ3zRcrD/nchy0L+b1B+AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9gXNe7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACDtnMbeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B4CD42" w14:textId="61994B90" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="005951E5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251769856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02D8D936" wp14:editId="61E14A6E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4038600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1153779777" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="25D35BF2" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251769856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="318pt,12.75pt" to="482.25pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA0OME2+AAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6wapRmk4IhHYDrbCJ3bzGNBVNUjXp1vHrMeIAN9vv6fl7&#10;+XK0rThQHxrvFEwnCQhyldeNqxW8vT5dLUCEiE5j6x0pOFGAZXF+lmOm/dGt6VDGWnCICxkqMDF2&#10;mZShMmQxTHxHjrUP31uMvPa11D0eOdy2cpYkqbTYOP5gsKMHQ9VnOVgFu2ezWuFu2Iwv29P06122&#10;ZfO4UeryYry/AxFpjH9m+MFndCiYae8Hp4NoFaTXKXeJCmbzOQg23KY3POx/D7LI5f8GxTcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn2Bc17sBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0OME2+AAAAAJAQAADwAAAAAAAAAAAAAAAAAV&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251761664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39858ADB" wp14:editId="1DE42DCF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>809625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1912444700" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6F5FB702" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251761664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="63.75pt,12.75pt" to="228pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA5C/2HN4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6ig5Umk4IhHYDUdi03bzGNBVNUjXp1vHrMeIAJ+vZT8/f&#10;K5aT7cSBhtB6p2A+S0CQq71uXaPg/e3p6hZEiOg0dt6RghMFWJbnZwXm2h/dKx2q2AgOcSFHBSbG&#10;Ppcy1IYshpnvyfHtww8WI8uhkXrAI4fbTqZJspAWW8cfDPb0YKj+rEarYPdsVivcjevpZXOaf21l&#10;V7WPa6UuL6b7OxCRpvhnhh98RoeSmfZ+dDqIjnV6k7FVQZrxZMN1tuBy+9+FLAv5v0H5DQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9gXNe7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOQv9hzeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C43FF27" w14:textId="2D386B6C" w:rsidR="005951E5" w:rsidRDefault="005951E5" w:rsidP="005951E5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: (check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Gender:(check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
-    </w:tbl>
-    <w:p w14:paraId="79544EEF" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRPr="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="00F33E3D">
+    </w:p>
+    <w:p w14:paraId="2AD99DEE" w14:textId="15FC2B25" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="006D5D65">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="12"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251780096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B128C62" wp14:editId="2E0B60A4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4191000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="402034521" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="475AC01B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251780096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="330pt,13.5pt" to="494.25pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAiLs8SN8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPT0vDQBDF74LfYRnBm920YIwxmyKK9KYYbWlv0+yYBPdPyG7a1E/viAc9DTPv8eb3&#10;iuVkjTjQEDrvFMxnCQhytdedaxS8vz1dZSBCRKfReEcKThRgWZ6fFZhrf3SvdKhiIzjEhRwVtDH2&#10;uZShbslimPmeHGsffrAYeR0aqQc8crg1cpEkqbTYOf7QYk8PLdWf1WgV7J7b1Qp343p62ZzmX1tp&#10;qu5xrdTlxXR/ByLSFP/M8IPP6FAy096PTgdhFKRpwl2igsUNTzbcZtk1iP3vQZaF/N+g/AYAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCIuzxI3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251771904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="352FAB8A" wp14:editId="7289EB19">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1000125</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2066875139" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="09358F7B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251771904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="78.75pt,12.75pt" to="243pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAC5VOIt8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6iY6pNJ0QCO0GorBpu2WNaSsSp2rSrePX44kDnKxnPz1/&#10;L1+OzooD9qH1pGA6SUAgVd60VCv4eH++WYAIUZPR1hMqOGGAZXF5kevM+CO94aGMteAQCplW0MTY&#10;ZVKGqkGnw8R3SHz79L3TkWVfS9PrI4c7K2dJMpdOt8QfGt3hY4PVVzk4BbuXZrXSu2E9vm5O0++t&#10;tGX7tFbq+mp8uAcRcYx/ZjjjMzoUzLT3A5kgLOv0LmWrglnKkw23izmX2/8uZJHL/w2KHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALlU4i3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5" w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...2635 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="7BD33118" w14:textId="355791CE" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251782144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="589CD1B8" wp14:editId="2C9121C2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4076700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="508072934" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1334EEEA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251782144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="321pt,13.5pt" to="485.25pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAgP7neuAAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6CrZRmk4IhHYDrbCJ3bLGtBWJUzXp1vHrMeIAJ8t+T8/f&#10;y5ejs+KAfWg9KZhOEhBIlTct1QreXp+uFiBC1GS09YQKThhgWZyf5Toz/khrPJSxFhxCIdMKmhi7&#10;TMpQNeh0mPgOibUP3zsdee1raXp95HBnZZokM+l0S/yh0R0+NFh9loNTsHtuViu9Gzbjy/Y0/XqX&#10;tmwfN0pdXoz3dyAijvHPDD/4jA4FM+39QCYIq2B2nXKXqCCd82TD7Ty5AbH/Pcgil/8bFN8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn2Bc17sBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgP7neuAAAAAJAQAADwAAAAAAAAAAAAAAAAAV&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251773952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01165671" wp14:editId="733B2B7E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>876300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1029359469" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4E24118A" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251773952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="69pt,14.25pt" to="233.25pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEARxjAD94AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6AVXVNZ0QCO0GojC03bzGNBVNUjXp1vHrMeIANz/76fl7&#10;xWqynTjQEFrvFMxnCQhytdetaxS8vT5eZSBCRKex844UnCjAqjw/KzDX/uhe6FDFRnCICzkqMDH2&#10;uZShNmQxzHxPjm8ffrAYWQ6N1AMeOdx2cpEkqbTYOv5gsKd7Q/VnNVoFuyezXuNu3EzP76f511Z2&#10;VfuwUeryYrpbgog0xT8z/OAzOpTMtPej00F0rK8z7hIVLLJbEGy4SVMe9r8LWRbyf4PyGwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9gXNe7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEcYwA/eAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BF6A30" w14:textId="7AE6D9A6" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="00E547DD" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251784192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75B19DE6" wp14:editId="6A30C99A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4105275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="459970602" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="43406DAD" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251784192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="323.25pt,13.5pt" to="487.5pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA9PULE98AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6iXWsNJ0QCO0GorCJ3bLGNBWNUzXp1vHrMeIAN9vv6fl7&#10;+Wp0rThgHxpPCqaTBARS5U1DtYK318erGxAhajK69YQKThhgVZyf5Toz/kgveChjLTiEQqYV2Bi7&#10;TMpQWXQ6THyHxNqH752OvPa1NL0+crhr5SxJUul0Q/zB6g7vLVaf5eAU7J7seq13w2Z83p6mX++y&#10;LZuHjVKXF+PdLYiIY/wzww8+o0PBTHs/kAmiVZBep3O2KpgtuBMblos5D/vfgyxy+b9B8Q0AAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD09QsT3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F1E8007" wp14:editId="49A7E825">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>895350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="33820119" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="55699084" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251776000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="70.5pt,12.75pt" to="234.75pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA3FRPmd8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaaZtYaTohENoNRGETu3ltaCoSp2rSrePX44kD3Pzsp+fv&#10;5avRWXHQfWg9KUgnCQhNla9bahS8vz3d3IIIEalG60krOOkAq+LyIses9kd61YcyNoJDKGSowMTY&#10;ZVKGymiHYeI7TXz79L3DyLJvZN3jkcOdldMkWUiHLfEHg51+MLr6KgenYPds1mvcDZvxZXtKvz+k&#10;LdvHjVLXV+P9HYiox/hnhjM+o0PBTHs/UB2EZT1LuUtUMJ3PQbBhtljysP9dyCKX/xsUPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDcVE+Z3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE50AE5" w14:textId="0538AC25" w:rsidR="005951E5" w:rsidRDefault="00E547DD" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251786240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AD3DBC6" wp14:editId="7FE162BE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4038600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1615171989" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="47B70459" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251786240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="318pt,12.75pt" to="482.25pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA0OME2+AAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6wapRmk4IhHYDrbCJ3bzGNBVNUjXp1vHrMeIAN9vv6fl7&#10;+XK0rThQHxrvFEwnCQhyldeNqxW8vT5dLUCEiE5j6x0pOFGAZXF+lmOm/dGt6VDGWnCICxkqMDF2&#10;mZShMmQxTHxHjrUP31uMvPa11D0eOdy2cpYkqbTYOP5gsKMHQ9VnOVgFu2ezWuFu2Iwv29P06122&#10;ZfO4UeryYry/AxFpjH9m+MFndCiYae8Hp4NoFaTXKXeJCmbzOQg23KY3POx/D7LI5f8GxTcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn2Bc17sBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0OME2+AAAAAJAQAADwAAAAAAAAAAAAAAAAAV&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251778048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B36B4AB" wp14:editId="2736B7EC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>828675</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1664343257" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="34990F6E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251778048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="65.25pt,13.5pt" to="229.5pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA4SVsNd8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTQvkJcSoEQr1RESiit21s4gh7HcVOm/L0LOIAt53d0ew3&#10;xWL0TuxMH9tACqaTDIShOuiWGgWvL49n1yBiQtLoAhkFBxNhUR4fFZjrsKdns6tSIziEYo4KbEpd&#10;LmWsrfEYJ6EzxLeP0HtMLPtG6h73HO6dnGXZpfTYEn+w2Jl7a+rPavAKNk92ucTNsB5Xb4fp17t0&#10;VfuwVur0ZLy7BZHMmP7M8IPP6FAy0zYMpKNwrM+zOVsVzK64Exsu5jc8bH8Xsizk/wblNwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhJWw13wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005951E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778A03C1" w14:textId="57858621" w:rsidR="005951E5" w:rsidRPr="005951E5" w:rsidRDefault="005951E5" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender:(check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender:(check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BEF5AF" w14:textId="77777777" w:rsidR="005951E5" w:rsidRPr="00164BAF" w:rsidRDefault="005951E5" w:rsidP="007D2012">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="28F86EC5" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="00F33E3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...119 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="7F21CEEC" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petitioner’s relationship to the child(ren):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7271FCF1" w14:textId="4C9805C2" w:rsidR="006D5D65" w:rsidRPr="0087612A" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select one relationship from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>choices below.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="20BA5BC0" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRPr="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="00F33E3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2212 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="03E85885" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00F24A46" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="Check9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>non-relative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03989261" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="0087612A" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F343F39" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00F24A46" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>brother or sister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grandparent or great-grandparent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="Check8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aunt or uncle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626A3915" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="0087612A" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201CD07E" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00F24A46" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>grandaunt or granduncle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>half-brother or half-sister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>stepparent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7740E7" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="0087612A" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56018A33" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00F24A46" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepgrandparent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepaunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepuncle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>first cousin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141FADC8" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="0087612A" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5A90AC" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00F24A46" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>stepbrother or stepsister</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>first cousin once removed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136CE71C" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="0087612A" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="left" w:pos="3452"/>
+          <w:tab w:val="left" w:pos="6886"/>
+          <w:tab w:val="left" w:pos="7252"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EAE1BB" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00F24A46" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3622"/>
+          <w:tab w:val="left" w:pos="10161"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>other relative (please explain):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3909055A" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRPr="00F33E3D" w:rsidRDefault="004E03CA" w:rsidP="00F33E3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...3313 lines deleted...]
-      </w:tr>
+    <w:p w14:paraId="1B9D664A" w14:textId="59647129" w:rsidR="006D5D65" w:rsidRPr="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Hlk156932720"/>
+      <w:r w:rsidRPr="004E03CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Complete the table below regarding the child(ren)’s parents (individuals holding parental rights):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152A8ABF" w14:textId="2535AAF2" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Parent #1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Parent #2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779435CD" w14:textId="16EBCAB3" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B2A5B5" wp14:editId="25056A18">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3762375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="208898666" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="120C860B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251800576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="296.25pt,13.45pt" to="460.5pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAkvvBtN4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbixtpU20NJ0QCO0GojDEbl5jmoomqZp063h6jDjA0fan399f&#10;rmfbiwONofNOQbpIQJBrvO5cq+D15eHqGkSI6DT23pGCEwVYV+dnJRbaH90zHerYCg5xoUAFJsah&#10;kDI0hiyGhR/I8e3DjxYjj2Mr9YhHDre9zJJkJS12jj8YHOjOUPNZT1bB7tFsNribtvPT2yn9epd9&#10;3d1vlbq8mG9vQESa4x8MP/qsDhU77f3kdBC9gmWeLRlVkK1yEAzkWcrl9r8LWZXyf4PqGwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9gXNe7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJL7wbTeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251788288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E7D5206" wp14:editId="03636E04">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>476250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161290</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="768722044" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="386FF35B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251788288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="37.5pt,12.7pt" to="201.75pt,12.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAVPJNd98AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT0lAU4lQIhHoDNdCK3rbxkkTY6yh22pSvx4gDHGdnNfMm&#10;X47WiAP1vnWsYDpJQBBXTrdcK3h7fbq6BeEDskbjmBScyMOyOD/LMdPuyGs6lKEWMYR9hgqaELpM&#10;Sl81ZNFPXEccvQ/XWwxR9rXUPR5juDVyliQ30mLLsaHBjh4aqj7LwSrYPTerFe6GzfiyPU2/3qUp&#10;28eNUpcX4/0diEBj+HuGH/yIDkVk2ruBtRdGwSKNU4KCWToHEf15cp2C2P8eZJHL/wOKbwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBU8k133wAAAAgBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E547DD" w:rsidRPr="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00B134B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFC57F7" w14:textId="68FCFF24" w:rsidR="006D5D65" w:rsidRPr="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251802624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0456A87C" wp14:editId="1F5E955D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4352925</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>167005</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1635295418" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2338BB76" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251802624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="342.75pt,13.15pt" to="507pt,13.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEArsoolt8AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbiztYNVUmk4IhHYDURhiN68xTUXjVE26dTw9mTjA0fan399f&#10;rCbbiT0NvnWsIJ0lIIhrp1tuFLy9Pl4tQfiArLFzTAqO5GFVnp8VmGt34BfaV6ERMYR9jgpMCH0u&#10;pa8NWfQz1xPH26cbLIY4Do3UAx5iuO3kPEkyabHl+MFgT/eG6q9qtAq2T2a9xu24mZ7fj+n3h+yq&#10;9mGj1OXFdHcLItAU/mA46Ud1KKPTzo2svegUZMvFIqIK5tk1iBOQpDex3e53I8tC/q9Q/gAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCuyiiW3wAAAAoBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251790336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E323801" wp14:editId="4BF786B2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1066800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="555118546" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2678CC53" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251790336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="84pt,14.25pt" to="248.25pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAxifkCN4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6CapSmk4IhHYDUdi03bLGNBWNUzXp1vHrMeIANz/76fl7&#10;xXJynTjgEFpPCuazBARS7U1LjYL3t6erDESImozuPKGCEwZYludnhc6NP9IrHqrYCA6hkGsFNsY+&#10;lzLUFp0OM98j8e3DD05HlkMjzaCPHO46uUiSVDrdEn+wuscHi/VnNToFu2e7WunduJ5eNqf511Z2&#10;Vfu4VuryYrq/AxFxin9m+MFndCiZae9HMkF0rNOMu0QFi+wGBBuub1Me9r8LWRbyf4PyGwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9gXNe7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMYn5AjeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4586E2F8" w14:textId="0EAF88D7" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251804672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C8ADA4D" wp14:editId="3A9F032D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4067175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1256895782" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="76A3B1BC" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251804672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="320.25pt,13.5pt" to="484.5pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAZs3iBN8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6CcpWmk4IhHYDrbCJ3bwmtBWJUzXp1vHrMeIAN9vv6fl7&#10;+XJ0VhxMH1pPCqaTBIShyuuWagVvr09XcxAhImm0noyCkwmwLM7Pcsy0P9LaHMpYCw6hkKGCJsYu&#10;kzJUjXEYJr4zxNqH7x1GXvta6h6PHO6snCVJKh22xB8a7MxDY6rPcnAKds/NaoW7YTO+bE/Tr3dp&#10;y/Zxo9TlxXh/ByKaMf6Z4Qef0aFgpr0fSAdhFaTXyQ1bFcxuuRMbFumCh/3vQRa5/N+g+AYAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmzeIE3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251792384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D45F7D" wp14:editId="26DA135E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>752475</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="142290855" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="17629881" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251792384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="59.25pt,13.7pt" to="223.5pt,13.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAlyk1bN4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTKtAqxKkQCPUGIlBEb9vYxBHxOoqdNuXr2YoDHGf2aXam&#10;WE2uE3szhNaTgnSWgDBUe91So+Dt9fFqCSJEJI2dJ6PgaAKsyvOzAnPtD/Ri9lVsBIdQyFGBjbHP&#10;pQy1NQ7DzPeG+PbpB4eR5dBIPeCBw10n50lyIx22xB8s9ubemvqrGp2C7ZNdr3E7bqbn92P6/SG7&#10;qn3YKHV5Md3dgohmin8wnOpzdSi5086PpIPoWKfLa0YVzBcZCAaybMHjdr+GLAv5f0H5AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9gXNe7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJcpNWzeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EE5E40" w14:textId="570D5D1D" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251806720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A85F73A" wp14:editId="1A34E94C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4531995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>178435</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1905000" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1426784514" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1905000" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="65AEB8F0" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251806720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="356.85pt,14.05pt" to="506.85pt,14.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCL6OVquQEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfKf0DcY9apEqUr4xxipZeo&#10;jdQ09wkLu0h8iaFe+993wI7rpLeqe0DAMG/mvXm7utt5x7Y6o41B8uWi40wHFQcbRsl/Pj9c3nKG&#10;BcIALgYt+V4jv1tffFrNqddXcYpu0JkRSMB+TpJPpaReCFST9oCLmHSgoInZQ6FjHsWQYSZ078RV&#10;192IOeYh5ag0It1uDkG+bvjGaFW+G4O6MCc59Vbamtv6WlexXkE/ZkiTVcc24B+68GADFT1BbaAA&#10;+5XtX1DeqhwxmrJQ0YtojFW6cSA2y+4Dmx8TJN24kDiYTjLh/4NV37b34SmTDHPCHtNTrix2Jntm&#10;nE0vNNPGizpluybb/iSb3hWm6HL5pbvuOlJXvcXEAaJCpYzlq46e1Y3kzobKCHrYPmKhsvT07Um9&#10;DvHBOtem4gKbJb/5fF2RgbxhHBTa+jRIjmHkDNxIplMlN0SMzg41u+LgHu9dZluguZNdhjg/U7uc&#10;OcBCAeLQvjp/6uBdam1nAzgdklvoYBNvC3nVWS/57Xm2C7Wibm47kvojZt29xmHfNBb1RJNsRY+u&#10;q1Y5P9P+/N9Y/wYAAP//AwBQSwMEFAAGAAgAAAAhACtZ4zXdAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJG4s7ZDY1DWdEAjtBqJjaLt5jWkqGqdq0q3j6cngAEf//vT7c74c&#10;bSsO1PvGsYJ0koAgrpxuuFbwtn66mYPwAVlj65gUnMjDsri8yDHT7sivdChDLWIJ+wwVmBC6TEpf&#10;GbLoJ64jjrsP11sMcexrqXs8xnLbymmS3EmLDccLBjt6MFR9loNVsHs2qxXuhs348n5Kv7ayLZvH&#10;jVLXV+P9AkSgMfzBcNaP6lBEp70bWHvRKpilt7OIKpjOUxBnIPlJ9r+JLHL5/4XiGwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAIvo5Wq5AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACtZ4zXdAAAACgEAAA8AAAAAAAAAAAAAAAAAEwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E547DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251794432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FB5D09B" wp14:editId="1D78757D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1236345</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>178435</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1914525" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1514748467" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1914525" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="213A3974" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251794432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="97.35pt,14.05pt" to="248.1pt,14.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCi+Dt9uwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfIPwi617LdOkgXXucQI70E&#10;aYAmvTN67ArQC6Litf++lOy4bnsrugeBFMUhh5xd3+69Yzud0cbQ88VszpkOMiobhp6/PN9/vOEM&#10;CwQFLgbd84NGfru5+rCeUqeXcYxO6cwIJGA3pZ6PpaROCJSj9oCzmHSgoInZQyE3D0JlmAjdO7Gc&#10;z6/FFLNKOUqNSLfbY5BvGr4xWpZvxqAuzPWceivtzO18rafYrKEbMqTRylMb8A9deLCBip6htlCA&#10;vWX7F5S3MkeMpsxk9CIaY6VuHIjNYv4Hm+8jJN240HAwnceE/w9WPu7uwlOmMUwJO0xPubLYm+yZ&#10;cTb9oJ02XtQp27exHc5j0/vCJF0uviw+r5YrzuR7TBwhKlTKWL7q6Fk1eu5sqIygg90DFipLT9+f&#10;1OsQ761zbSsusKnn159WtDcJpA3joJDpk+o5hoEzcAOJTpbcEDE6q2p2xcED3rnMdkB7J7moOD1T&#10;u5w5wEIB4tC+un/q4LfU2s4WcDwmt9BRJt4W0qqzvuc3l9ku1Iq6qe1E6tcwq/Ua1aHNWFSPNtmK&#10;nlRXpXLpk335b2x+AgAA//8DAFBLAwQUAAYACAAAACEA7XNfzt4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbixtNY2tNJ0QCO0GojDEbl4TmorGqZp063h6jDjA8bc//f5c&#10;rCfXiYMZQutJQTpLQBiqvW6pUfD68nC1BBEiksbOk1FwMgHW5flZgbn2R3o2hyo2gkso5KjAxtjn&#10;UobaGodh5ntDvPvwg8PIcWikHvDI5a6TWZIspMOW+ILF3txZU39Wo1Owe7SbDe7G7fT0dkq/3mVX&#10;tfdbpS4vptsbENFM8Q+GH31Wh5Kd9n4kHUTHeTW/ZlRBtkxBMDBfLTIQ+9+BLAv5/4PyGwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKL4O327AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO1zX87eAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0A1BDE" w14:textId="375727F6" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251808768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52044A7A" wp14:editId="42C5EE92">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4693920</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>175895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1752600" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="162168292" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1752600" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="16EDAC7A" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251808768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="369.6pt,13.85pt" to="507.6pt,13.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBumgdeuQEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfKf0DcY9au4kYr4xxipZeq&#10;jdS09wkLu0h8iaFe+993wI7rtreqe0DAMG/mvXm7eTh4x/Y6o41B8uWi40wHFQcbRsm/vTzd3nOG&#10;BcIALgYt+VEjf9jevNvMqderOEU36MwIJGA/J8mnUlIvBKpJe8BFTDpQ0MTsodAxj2LIMBO6d2LV&#10;dWsxxzykHJVGpNvdKci3Dd8YrcoXY1AX5iSn3kpbc1tf6yq2G+jHDGmy6twG/EMXHmygoheoHRRg&#10;P7L9C8pblSNGUxYqehGNsUo3DsRm2f3B5usESTcuJA6mi0z4/2DV5/1jeM4kw5ywx/ScK4uDyZ4Z&#10;Z9N3mmnjRZ2yQ5PteJFNHwpTdLn8cLdad6SueouJE0SFShnLRx09qxvJnQ2VEfSw/4SFytLTtyf1&#10;OsQn61ybigtslnz9/q4iA3nDOCi09WmQHMPIGbiRTKdKbogYnR1qdsXBIz66zPZAcye7DHF+oXY5&#10;c4CFAsShfXX+1MFvqbWdHeB0Sm6hk028LeRVZ73k99fZLtSKurntTOqXmHX3Godj01jUE02yFT27&#10;rlrl+kz7639j+xMAAP//AwBQSwMEFAAGAAgAAAAhAGBXuO7fAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SOyokyAIDXEqBELdgRpoRXfTeIgj/Ihip035elyxgOXcObpzplxM&#10;RrM9Db5zVkA6S4CRbZzsbCvg/e356g6YD2glamdJwJE8LKrzsxIL6Q52Rfs6tCyWWF+gABVCX3Du&#10;G0UG/cz1ZOPu0w0GQxyHlssBD7HcaJ4lyS032Nl4QWFPj4qar3o0ArYvarnE7bieXjfH9PuD67p7&#10;WgtxeTE93AMLNIU/GE76UR2q6LRzo5WeaQH59TyLqIAsz4GdgCS9icnuN+FVyf+/UP0AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAbpoHXrkBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYFe47t8AAAAKAQAADwAAAAAAAAAAAAAAAAATBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251796480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A4E19BA" wp14:editId="614670E8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1388745</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>175895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1762125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1534233095" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1762125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6A1BE506" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251796480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="109.35pt,13.85pt" to="248.1pt,13.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSPRRiuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b5RkaFYYUXpo0F6G&#10;tUC73VlZsgXoC6IaJ/9+lJJm2XYb5oNAiuIjH/m8vtt7x3Y6o41B8sVszpkOKvY2DJJ/f324vuUM&#10;C4QeXAxa8oNGfre5+rSeUqeXcYyu15kRSMBuSpKPpaROCFSj9oCzmHSgoInZQyE3D6LPMBG6d2I5&#10;n6/EFHOfclQakW63xyDfNHxjtCpPxqAuzElOvZV25na+1VNs1tANGdJo1akN+IcuPNhARc9QWyjA&#10;3rP9C8pblSNGU2YqehGNsUo3DsRmMf+DzcsISTcuNBxM5zHh/4NV33b34TnTGKaEHabnXFnsTfbM&#10;OJt+0E4bL+qU7dvYDuex6X1hii4XX1bLxfKGM/URE0eICpUylkcdPauG5M6Gygg62H3FQmXp6ceT&#10;eh3ig3WubcUFNkm++nxDe1NA2jAOCpk+9ZJjGDgDN5DoVMkNEaOzfc2uOHjAe5fZDmjvJJc+Tq/U&#10;LmcOsFCAOLSv7p86+C21trMFHI/JLXSUibeFtOqsl/z2MtuFWlE3tZ1I/Rpmtd5if2gzFtWjTbai&#10;J9VVqVz6ZF/+G5ufAAAA//8DAFBLAwQUAAYACAAAACEAYwxAAt4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTCLUlxKkQCPUGIlBEb9vYxBHxOoqdNuXp2YoDnPZvNPNt&#10;sZpcJ/ZmCK0nBeksAWGo9rqlRsHb6+PVEkSISBo7T0bB0QRYlednBebaH+jF7KvYCDahkKMCG2Of&#10;SxlqaxyGme8N8e3TDw4jj0Mj9YAHNnedzJJkLh22xAkWe3NvTf1VjU7B9smu17gdN9Pz+zH9/pBd&#10;1T5slLq8mO5uQUQzxT8xnPAZHUpm2vmRdBCdgixdLljKzYIrC65v5hmI3e9CloX8/0H5AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJI9FGK7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGMMQALeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FF472C" w14:textId="25A4EA86" w:rsidR="004E03CA" w:rsidRPr="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251810816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C7D980B" wp14:editId="3297E1B5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4219575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1281703665" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0E00A937" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251810816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="332.25pt,13.5pt" to="496.5pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAfo/ESt8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6AR0rTScEQruBKBtiN68JTUXjVE26dfx6jDjAzfZ7ev5e&#10;vhxdK/amD40nBdNJAsJQ5XVDtYL16+PFDYgQkTS2noyCowmwLE5Pcsy0P9CL2ZexFhxCIUMFNsYu&#10;kzJU1jgME98ZYu3D9w4jr30tdY8HDnetnCVJKh02xB8sdubemuqzHJyC7ZNdrXA7bMbnt+P06122&#10;ZfOwUer8bLy7BRHNGP/M8IPP6FAw084PpINoFaTp1TVbFczm3IkNi8UlD7vfgyxy+b9B8Q0AAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB+j8RK3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251798528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02C09409" wp14:editId="555479EE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>895350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2085975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="957348812" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2085975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4B84A3B3" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251798528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="70.5pt,13.5pt" to="234.75pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYFzXuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6LcaWaLupRRp3vYarkg&#10;WIld7t58zETKl+LQaf89TtotBW6IOUR2HD/72W82dwfv2F5ntDEM/GbRcaaDjMqGceDPTw/v1pxh&#10;gaDAxaAHftTI77Zv32zm1OtlnKJTOjMCCdjPaeBTKakXAuWkPeAiJh0oaGL2UMjNo1AZZkL3Tiy7&#10;7lbMMauUo9SIdLs7Bfm24RujZflqDOrC3MCpt9LO3M6XeortBvoxQ5qsPLcB/9CFBxuo6AVqBwXY&#10;j2z/gvJW5ojRlIWMXkRjrNSNA7G56f5g822CpBsXGg6my5jw/8HKL/v78JhpDHPCHtNjriwOJntm&#10;nE3faaeNF3XKDm1sx8vY9KEwSZfLbr36+GHFmXyNiRNEhUoZyycdPavGwJ0NlRH0sP+MhcrS09cn&#10;9TrEB+tc24oLbB747fsV7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCI9y6zPdDeSS4qzk/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6iOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAlwu6Gt8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaaYxRmk4IhHYDrbCJ3bLGtBWJUzXp1vHrMeIAJ+vZT8/f&#10;y5ejs+KAfWg9KUgnCQikypuWagVvr09XCxAhajLaekIFJwywLM7Pcp0Zf6Q1HspYCw6hkGkFTYxd&#10;JmWoGnQ6THyHxLcP3zsdWfa1NL0+crizcpokc+l0S/yh0R0+NFh9loNTsHtuViu9Gzbjy/aUfr1L&#10;W7aPG6UuL8b7OxARx/hnhh98RoeCmfZ+IBOEZT1LuUtUML3hyYbZ/PYaxP53IYtc/m9QfAMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfYFzXuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCXC7oa3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B134B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:bookmarkEnd w:id="22"/>
-    </w:tbl>
-    <w:p w14:paraId="1E503802" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="004E03CA">
+    </w:p>
+    <w:p w14:paraId="53F119AC" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Hlk156932731"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. If you do not know the name/address of the child(ren)’s Parent #1and/orParent #2, write in the space provided below what you have done to try to locate him/her/them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AFB0FF" w14:textId="6372CC53" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="635"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="Text5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="753AEA1B" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF8BD44" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="004E03CA">
+    <w:p w14:paraId="0BA32329" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7281B351" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="004E03CA">
+    <w:p w14:paraId="7725B13F" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="629AE9A6" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="004E03CA">
+    <w:p w14:paraId="072629D7" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I have attached to this Petition the following affidavit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1FD2AD" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="327BDAF1" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="004E03CA">
+    <w:p w14:paraId="05E2322F" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00F33E3D" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="Check10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affidavit that a Party’s Address is Unknown</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Form 241)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="77FF472C" w14:textId="77777777" w:rsidR="004E03CA" w:rsidRPr="004E03CA" w:rsidRDefault="004E03CA" w:rsidP="004E03CA">
-[...572 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="58F4A267" w14:textId="77777777" w:rsidR="00737419" w:rsidRDefault="00737419" w:rsidP="00737419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1347 lines deleted...]
-    <w:p w14:paraId="43AB2B8C" w14:textId="77777777" w:rsidR="00737419" w:rsidRDefault="00737419" w:rsidP="00737419">
+    <w:p w14:paraId="5931E2CA" w14:textId="77777777" w:rsidR="006A0B0A" w:rsidRDefault="006A0B0A" w:rsidP="006D5D65">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1464 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="2C318F55" w14:textId="23C50A89" w:rsidR="006D5D65" w:rsidRPr="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Name(s) and address of the person(s) or organization </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>holding parental rights</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the child(ren):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9025DF" w14:textId="1F5DA8D3" w:rsidR="006D5D65" w:rsidRPr="00164BAF" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251812864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21D34D31" wp14:editId="0848A24E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>664845</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>174625</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1680694350" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2B4FD614" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251812864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="52.35pt,13.75pt" to="371.1pt,13.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAqnbIZN4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdNSgqTScEQruBKGzabllj2orEqZp063h6jDjA8bc//f5c&#10;LCdnxQGH0HlSMJ8lIJBqbzpqFLy/PV3dgghRk9HWEyo4YYBleX5W6Nz4I73ioYqN4BIKuVbQxtjn&#10;Uoa6RafDzPdIvPvwg9OR49BIM+gjlzsr0yS5kU53xBda3eNDi/VnNToFu+d2tdK7cT29bE7zr620&#10;Vfe4VuryYrq/AxFxin8w/OizOpTstPcjmSAs52SRMaogza5BMJAt0hTE/ncgy0L+/6D8BgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKp2yGTeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name(s):</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4409C057" w14:textId="5B2EFC23" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="007D2012">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251814912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2730727F" wp14:editId="07539992">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1066800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>176530</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="185955416" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4595FEB4" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251814912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="84pt,13.9pt" to="402.75pt,13.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA1be0cN4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTSi1RiFMhEOoNRKCI3raxiSPsdRQ7bcrXs4gDHGd2NDuv&#10;XE/eiYMZYhdIwXyWgTDUBN1Rq+D15eEqBxETkkYXyCg4mQjr6vysxEKHIz2bQ51awSUUC1RgU+oL&#10;KWNjjcc4C70hvn2EwWNiObRSD3jkcu/kIstW0mNH/MFib+6saT7r0SvYPdrNBnfjdnp6O82/3qWr&#10;u/utUpcX0+0NiGSm9BeGn/k8HSretA8j6Sgc61XOLEnB4poROJBnyyWI/a8hq1L+J6i+AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANW3tHDeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADE2FBB" w14:textId="0A5ACC08" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="007D2012">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251816960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37F8A1DC" wp14:editId="18A28545">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>781050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="283821280" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="17F6FBCC" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251816960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="61.5pt,13.5pt" to="380.25pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAiDKYFd4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6IjZUmk4IhHYDURhit6wxTUXiVE26dfx6jDjAyXr20/P3&#10;ytXkndjjELtACuazDARSE0xHrYLXl4eLaxAxaTLaBUIFR4ywqk5PSl2YcKBn3NepFRxCsdAKbEp9&#10;IWVsLHodZ6FH4ttHGLxOLIdWmkEfONw7mWfZQnrdEX+wusc7i81nPXoF20e7XuvtuJme3o7zr3fp&#10;6u5+o9T52XR7AyLhlP7M8IPP6FAx0y6MZKJwrPNL7pIU5EuebFgusisQu9+FrEr5v0H1DQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIgymBXeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA24355" w14:textId="7C11BE05" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="007D2012">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251819008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E8DE0BB" wp14:editId="7B5C5F6F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1247775</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180340</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1926217337" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="56FC5487" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251819008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="98.25pt,14.2pt" to="417pt,14.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAO32t6t8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTUqo0xKkQCPUGItCK3tx4SSLsdRQ7bcrXs4gDHGf2aXYm&#10;X43OigP2ofWkYDpJQCBV3rRUK3h7fbxKQYSoyWjrCRWcMMCqOD/LdWb8kV7wUMZacAiFTCtoYuwy&#10;KUPVoNNh4jskvn343unIsq+l6fWRw52VsyRZSKdb4g+N7vC+weqzHJyC3VOzXuvdsBmft6fp17u0&#10;ZfuwUeryYry7BRFxjH8w/NTn6lBwp70fyARhWS8XN4wqmKVzEAyk13Met/81ZJHL/wuKbwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABEstluwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA7fa3q3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AB2B8C" w14:textId="44CC21F9" w:rsidR="00737419" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251821056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="467B61BE" wp14:editId="1E5DA85A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1390650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="772975117" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7755AA40" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251821056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="109.5pt,13.45pt" to="428.25pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAyIIWXd8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaSau20nRCILQbiI4hdvOa0FQ0TtWkW8evx4gD3Gy/p+fv&#10;FevJdeJohtB6UpDOEhCGaq9bahS8bh9vliBCRNLYeTIKzibAury8KDDX/kQv5ljFRnAIhRwV2Bj7&#10;XMpQW+MwzHxviLUPPziMvA6N1AOeONx1cp4kmXTYEn+w2Jt7a+rPanQK9k92s8H9uJue387p17vs&#10;qvZhp9T11XR3CyKaKf6Z4Qef0aFkpoMfSQfRKZinK+4SechWINiwXGQLEIffgywL+b9B+Q0AAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABEstluwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDIghZd3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0681F57E" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Name(s) and address of the person(s) or organization </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>having the guardianship, care, control or custody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the child(ren):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC8D603" w14:textId="1ECE18EF" w:rsidR="006D5D65" w:rsidRPr="00E54D29" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If address is the same address as Petitioner(s), please write “same as Petitioner(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC6E5C3" w14:textId="1EBAFA2E" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F75118C" wp14:editId="1EA74066">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>647700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="873409624" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2546944B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251823104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="51pt,14.25pt" to="369.75pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA2jZPdt4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6ImCUphMCod1AFIbYzWtCU5E4VZNuHb8eIw5w87Ofnr9X&#10;LifvxM4MsQukYD7LQBhqgu6oVfD68nC2ABETkkYXyCg4mAjL6vioxEKHPT2bXZ1awSEUC1RgU+oL&#10;KWNjjcc4C70hvn2EwWNiObRSD7jncO9knmWX0mNH/MFib+6saT7r0SvYPNrVCjfjenp6O8y/3qWr&#10;u/u1Uqcn0+0NiGSm9GeGH3xGh4qZtmEkHYVjneXcJSnIFxcg2HB1fs3D9nchq1L+b1B9AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANo2T3beAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name(s):</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5652AE1F" w14:textId="739EB7CD" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251825152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C4145A8" wp14:editId="0A792493">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1085850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="721905266" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="30BEB8BC" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251825152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="85.5pt,13.5pt" to="404.25pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAhxjBw94AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBm92koA1pNkUU6U0xtWJv02SbDe7OhuymTf31jnjQ0/BmHm++&#10;V6wmZ8VRD6HzpCCdJSA01b7pqFXwtnm6yUCEiNSg9aQVnHWAVXl5UWDe+BO96mMVW8EhFHJUYGLs&#10;cylDbbTDMPO9Jr4d/OAwshxa2Qx44nBn5TxJ7qTDjviDwV4/GF1/VqNTsHs26zXuxu308n5Ovz6k&#10;rbrHrVLXV9P9EkTUU/wzww8+o0PJTHs/UhOEZb1IuUtUMF/wZEOWZLcg9r8LWRbyf4PyGwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIcYwcPeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE589C3" w14:textId="3D39B20E" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251827200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="244A11B4" wp14:editId="5F0A0337">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>762000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="476567131" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4AAA270E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251827200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="60pt,14.25pt" to="378.75pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAGmHzjN0AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6SWNTaTohENoNtMIQu2WNaSoSp2rSrePXY7QD3Pzsp+fv&#10;FavRO3HAPraBFEwnGQikOpiWGgVvr083SxAxaTLaBUIFJ4ywKi8vCp2bcKQNHqrUCA6hmGsFNqUu&#10;lzLWFr2Ok9Ah8e0z9F4nln0jTa+PHO6dnGXZrfS6Jf5gdYcPFuuvavAKds92vda7YTu+vJ+m3x/S&#10;Ve3jVqnrq/H+DkTCMf2Z4Ref0aFkpn0YyEThWHM8WxXMlnMQbFjMFzzszwtZFvJ/g/IHAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAARLLZbsBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGmHzjN0AAAAJAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED7DB9D" w14:textId="16161602" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251829248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="532DA1A4" wp14:editId="29E2AC77">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1247775</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1496442569" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4B0A56FA" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251829248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="98.25pt,13.5pt" to="417pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAzpyer94AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6AWOUphMCod1AFIbYLWtMU5E4VZNuHb8eIw5w87Ofnr9X&#10;LEfvxA772AZSMJ1kIJDqYFpqFLy+PJwtQMSkyWgXCBUcMMKyPD4qdG7Cnp5xV6VGcAjFXCuwKXW5&#10;lLG26HWchA6Jbx+h9zqx7Btper3ncO/kLMvm0uuW+IPVHd5ZrD+rwSvYPNrVSm+G9fj0dph+vUtX&#10;tfdrpU5PxtsbEAnH9GeGH3xGh5KZtmEgE4VjfT2/ZKuC2RV3YsPi/IKH7e9CloX836D8BgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM6cnq/eAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295BB8D7" w14:textId="766233D9" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251831296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12F0658B" wp14:editId="06975D4D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1419225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="92553456" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2B85264B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251831296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="111.75pt,14.25pt" to="430.5pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA1XkWqN0AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPT0vDQBDF74LfYRnBm90kYgkxmyKK9KaYWrG3abJmg7uzIbtpUz+9Ix70NP8eb36v&#10;XM3OioMeQ+9JQbpIQGhqfNtTp+B183iVgwgRqUXrSSs46QCr6vysxKL1R3rRhzp2gk0oFKjAxDgU&#10;UobGaIdh4QdNfPvwo8PI49jJdsQjmzsrsyRZSoc98QeDg743uvmsJ6dg92TWa9xN2/n57ZR+vUtb&#10;9w9bpS4v5rtbEFHP8U8MP/iMDhUz7f1EbRBWQZZd37CUm5wrC/JlyuH2vwtZlfJ/guobAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAARLLZbsBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1XkWqN0AAAAJAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="12DC36E1" w14:textId="77777777" w:rsidR="00737419" w:rsidRDefault="00737419" w:rsidP="00737419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1470 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="717E8830" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Name(s) and address of the person(s) or organization </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to whom guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall be veste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d if this Petition is granted:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102B7935" w14:textId="11186F9D" w:rsidR="006D5D65" w:rsidRPr="00E54D29" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If address is the same address as Petitioner(s), please write “same as Petitioner(s).”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D91808" w14:textId="3EF436D0" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251833344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A086C22" wp14:editId="6DFB411F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>638175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1898044948" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1BCDE493" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251833344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="50.25pt,14.25pt" to="369pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEA8DTiZt4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6IaAqTScEQruBKAyxW9aYpiJxqibdOn49njjAyXr20/P3&#10;yuXkndjhELtACuazDARSE0xHrYK318eLHERMmox2gVDBASMsq9OTUhcm7OkFd3VqBYdQLLQCm1Jf&#10;SBkbi17HWeiR+PYZBq8Ty6GVZtB7DvdOLrLsWnrdEX+wusd7i81XPXoFmye7WunNuJ6e3w/z7w/p&#10;6u5hrdT52XR3CyLhlP7McMRndKiYaRtGMlE41ll2xVYFi5wnG24ucy63/V3IqpT/G1Q/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPA04mbeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name(s):</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32015E89" w14:textId="70C495D4" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251835392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67A77CA2" wp14:editId="461F9156">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1047750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="717917227" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="44DF4906" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251835392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="82.5pt,13.5pt" to="401.25pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEANToHUd4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6ShtTaTohENoNRGGI3bwmNBWJUzXp1vHrMeIAJ+vZT8/f&#10;K9eTd+JghtgFUjCfZSAMNUF31Cp4fXm4WoGICUmjC2QUnEyEdXV+VmKhw5GezaFOreAQigUqsCn1&#10;hZSxscZjnIXeEN8+wuAxsRxaqQc8crh3Ms+ypfTYEX+w2Js7a5rPevQKdo92s8HduJ2e3k7zr3fp&#10;6u5+q9TlxXR7AyKZKf2Z4Qef0aFipn0YSUfhWC8X3CUpyK95smGV5QsQ+9+FrEr5v0H1DQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADU6B1HeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53037341" w14:textId="2DEFB329" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251837440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FA6EC50" wp14:editId="01141242">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>771525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1796843843" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="28B5D37F" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251837440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="60.75pt,14.25pt" to="379.5pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAHgYzqt4AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaSoNRmk4IhHYDUdi03bzGNBVNUjXp1vHrMeIAJ+vZT8/f&#10;K5aT7cSBhtB6pyCdJSDI1V63rlHw/vZ0tQARIjqNnXek4EQBluX5WYG59kf3SocqNoJDXMhRgYmx&#10;z6UMtSGLYeZ7cnz78IPFyHJopB7wyOG2k1mSXEuLreMPBnt6MFR/VqNVsHs2qxXuxvX0sjmlX1vZ&#10;Ve3jWqnLi+n+DkSkKf6Z4Qef0aFkpr0fnQ6iY52lc7YqyBY82XAzv+Vy+9+FLAv5v0H5DQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB4GM6reAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA867D8" w14:textId="6BBD9271" w:rsidR="006D5D65" w:rsidRPr="00164BAF" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251839488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61A17527" wp14:editId="302BDC20">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1247775</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="972272137" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6EDC7B21" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251839488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="98.25pt,13.5pt" to="417pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAzpyer94AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6AWOUphMCod1AFIbYLWtMU5E4VZNuHb8eIw5w87Ofnr9X&#10;LEfvxA772AZSMJ1kIJDqYFpqFLy+PJwtQMSkyWgXCBUcMMKyPD4qdG7Cnp5xV6VGcAjFXCuwKXW5&#10;lLG26HWchA6Jbx+h9zqx7Btper3ncO/kLMvm0uuW+IPVHd5ZrD+rwSvYPNrVSm+G9fj0dph+vUtX&#10;tfdrpU5PxtsbEAnH9GeGH3xGh5KZtmEgE4VjfT2/ZKuC2RV3YsPi/IKH7e9CloX836D8BgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAESy2W7AQAAYwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM6cnq/eAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A47321" w14:textId="6B2F8581" w:rsidR="006D5D65" w:rsidRDefault="00B134B7" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251841536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="646BD039" wp14:editId="4FDB2449">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1371600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4048125" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1397029121" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4048125" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="571ADE7E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251841536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="108pt,13.5pt" to="426.75pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABEstluwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+RkbREYcXpo0F2G&#10;rcC63ll92AL0BVGLk38/SkmzbLsN80EgRfGRj3ze3B+8Y3ud0cYw8OWi40wHGZUN48C/Pz9+WHOG&#10;BYICF4Me+FEjv9++f7eZU69XcYpO6cwIJGA/p4FPpaReCJST9oCLmHSgoInZQyE3j0JlmAndO7Hq&#10;ujsxx6xSjlIj0u3uFOTbhm+MluWrMagLcwOn3ko7cztf6ym2G+jHDGmy8twG/EMXHmygoheoHRRg&#10;P7L9C8pbmSNGUxYyehGNsVI3DsRm2f3B5tsESTcuNBxMlzHh/4OVX/YP4SnTGOaEPaanXFkcTPbM&#10;OJteaKeNF3XKDm1sx8vY9KEwSZc33c16ubrlTL7FxAmiQqWM5ZOOnlVj4M6Gygh62H/GQmXp6duT&#10;eh3io3WubcUFNg/87uMt7U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcfCIDy6zPdDeSS4qzs/U&#10;LmcOsFCAOLSv7p86+C21trMDnE7JLXSSibeFtOqsH/j6OtuFWlE3tZ1J/RpmtV6jOrYZi+rRJlvR&#10;s+qqVK59sq//je1PAAAA//8DAFBLAwQUAAYACAAAACEAX9uWRN8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTopYqxKkQCPUGItCqvbnxkkTY6yh22pSnZysOcNq/0ew3&#10;+XJ0VhywD60nBekkAYFUedNSreDj/flmASJETUZbT6jghAGWxeVFrjPjj/SGhzLWgk0oZFpBE2OX&#10;SRmqBp0OE98h8e3T905HHvtaml4f2dxZOU2SuXS6Jf7Q6A4fG6y+ysEp2L00q5XeDevxdXNKv7fS&#10;lu3TWqnrq/HhHkTEMf6J4YzP6FAw094PZIKwCqbpnLNEbu64smAxu52B2P8uZJHL/wmKHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABEstluwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBf25ZE3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4E2BA6C2" w14:textId="77777777" w:rsidR="00877BAA" w:rsidRPr="00737419" w:rsidRDefault="00877BAA" w:rsidP="00737419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...276 lines deleted...]
-    <w:p w14:paraId="1F76009B" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
+    <w:p w14:paraId="3BA51EDC" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="00737419">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Proposed guardian(s)’ relationship to child(ren) if proposed guardian is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Petitioner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1135E123" w14:textId="489DB537" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="00737419">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relationship:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="Text6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="5B0AAF7D" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="00737419">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F76009B" w14:textId="653DC9E8" w:rsidR="006D5D65" w:rsidRDefault="006D5D65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E77BBB3" w14:textId="77777777" w:rsidR="00BB6A73" w:rsidRPr="00BB6A73" w:rsidRDefault="00BB6A73" w:rsidP="00BB6A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1203 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="2132F3CF" w14:textId="2D5B204D" w:rsidR="006D5D65" w:rsidRPr="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Please check all that apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160001F7" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="Check11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following children are under 14 years of age:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C0C58A" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="Text7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="47EBE4A9" w14:textId="4E2A8F1A" w:rsidR="006D5D65" w:rsidRPr="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B17676" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="Check12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following children are 14 years of age or older and consent to (agree with) this Petition. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attach Affidavit of Consent executed by each child who consents.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BBDFEE" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>List the name of each child 14 years of age or older who consents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396CA73B" w14:textId="44EB7387" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="Text8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="3AD02FB3" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="Check13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following children are 14 years of age or older and do NOT consent to (agree with) this Petition. List the name of each child 14 years of age or older who DOES NOT consent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A16C7E9" w14:textId="2439070C" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="Text9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
     <w:p w14:paraId="2A258437" w14:textId="77777777" w:rsidR="00527AAD" w:rsidRPr="00527AAD" w:rsidRDefault="00527AAD" w:rsidP="00527AAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2533 lines deleted...]
-    <w:p w14:paraId="5589A839" w14:textId="77777777" w:rsidR="00527AAD" w:rsidRDefault="00527AAD" w:rsidP="00527AAD">
+    <w:p w14:paraId="2AC86046" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="00737419">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. I am filing this petition because:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDB02A7" w14:textId="24173E93" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="00737419">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Check ALL that apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A836213" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="00527AAD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="Check14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The child(ren)’s parent(s) agree that I/we should become the guardian(s) of the child(ren).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FB98FE" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="00527AAD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="Check18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The guardianship is needed because (a reason must be provided; check all that apply):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0460CE" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="00527AAD">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="Check15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parent #1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="Check19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parent #2 lack stable housing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38183CFD" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="00527AAD">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parent #1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="Check20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parent #2 is/are dealing with substance abuse issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3530CBD8" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="00527AAD">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parent #1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check21"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="Check21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parent #2 physical health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF04446" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="00527AAD">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parent #1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check22"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="Check22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parent #2 mental health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269696E0" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="00527AAD">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parent #1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check23"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="Check23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parent #2 lack of financial resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB5BE5C" w14:textId="64223338" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other (please explain):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="Text10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="326E376F" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attach an Affidavit of Consent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Form 202) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>executed by the parent(s) who agree.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AB940D" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00737419" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="Check16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The child(ren)’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check24"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="Check24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parent #1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="Check25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parent #2is deceased. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attach a certified copy of the death certificate.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07622694" w14:textId="182F2A9A" w:rsidR="006D5D65" w:rsidRPr="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="45" w:name="Check17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The child(ren) is/are dependent, neglected, and/or abused based on the following reason(s):</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="46" w:name="_Hlk156851396"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="550"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="Text20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="5B6EA5A6" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="007D2012">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3ED5BFC0" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="0087612A" w:rsidRDefault="006D5D65" w:rsidP="007D2012">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p w14:paraId="6B16C40F" w14:textId="77777777" w:rsidR="0069498C" w:rsidRDefault="0069498C" w:rsidP="00527AAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F3F69DF" w14:textId="77777777" w:rsidR="0069498C" w:rsidRDefault="0069498C" w:rsidP="00527AAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...359 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="30407A8A" w14:textId="043A1FF6" w:rsidR="006D5D65" w:rsidRPr="00F33E3D" w:rsidRDefault="006D5D65" w:rsidP="007D2012">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. I believe that this guardianship is in the child(ren)’s best interest for the following reason(s):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A9CB36" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00F33E3D" w:rsidRDefault="006D5D65" w:rsidP="007D2012">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="635"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E5B09A" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="00F33E3D" w:rsidRDefault="006D5D65" w:rsidP="007D2012">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="65B316B2" w14:textId="77777777" w:rsidR="00527AAD" w:rsidRPr="0069498C" w:rsidRDefault="00527AAD" w:rsidP="00527AAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...301 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="48931153" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="158"/>
+          <w:tab w:val="left" w:pos="10152"/>
+        </w:tabs>
+        <w:ind w:left="53"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169F27CB" w14:textId="1B7DEA52" w:rsidR="006D5D65" w:rsidRPr="006D5D65" w:rsidRDefault="006D5D65" w:rsidP="006D5D65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="158"/>
+          <w:tab w:val="left" w:pos="10152"/>
+        </w:tabs>
+        <w:ind w:left="53"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTICE – This request for guardianship, if filed by a non-relative or a relative whose relationship is not captured in the definition of “relative” found in 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Del. C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>§ 2302</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is subject to an assessment conducted by the Department of Services for Children, Youth and Their Families or a licensed agency, as required by 13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Del. C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. § 2324A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C656A8" w14:textId="77777777" w:rsidR="006D5D65" w:rsidRPr="0069498C" w:rsidRDefault="006D5D65" w:rsidP="00527AAD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="158"/>
+          <w:tab w:val="left" w:pos="10152"/>
+        </w:tabs>
+        <w:ind w:left="53"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0069498C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4A6BB2C2" w14:textId="77777777" w:rsidR="0069498C" w:rsidRDefault="0069498C" w:rsidP="0069498C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CB4776D" w14:textId="77777777" w:rsidR="003E6CC0" w:rsidRPr="0069498C" w:rsidRDefault="003E6CC0" w:rsidP="0069498C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...56 lines deleted...]
-    <w:p w14:paraId="43490EBF" w14:textId="77777777" w:rsidR="00371F4F" w:rsidRDefault="00371F4F" w:rsidP="00371F4F">
+    <w:p w14:paraId="463B51E6" w14:textId="40AF6E80" w:rsidR="00917407" w:rsidRDefault="006D5D65" w:rsidP="00917407">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WHEREFORE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Petitioner(s) seek appointment as Guardian(s) of the above-named minor child(ren).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACE406A" w14:textId="23522C4B" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD60FB1" w14:textId="4E4F4D53" w:rsidR="00917407" w:rsidRPr="00371F4F" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED21963" w14:textId="71492664" w:rsidR="00917407" w:rsidRDefault="00B134B7" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="3537"/>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="center" w:pos="5112"/>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="8863"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00917407" w:rsidSect="005951E5">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251843584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="517E36B1" wp14:editId="239A57BC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-163830</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3400425" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1693426333" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3400425" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="13864FA1" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251843584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-12.9pt,13.45pt" to="254.85pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYCQ8UuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8luGzEMvRfoPwi615o4C4KBxznESC9F&#10;EyBp74yWGQHaIKoe++9DyY7jtreicxBIUXzkI9+s7nbesa3OaGMY+MWi40wHGZUN48B/vDx8ueUM&#10;CwQFLgY98L1Gfrf+/Gk1p14v4xSd0pkRSMB+TgOfSkm9ECgn7QEXMelAQROzh0JuHoXKMBO6d2LZ&#10;dTdijlmlHKVGpNvNIcjXDd8YLcujMagLcwOn3ko7cztf6ynWK+jHDGmy8tgG/EMXHmygoieoDRRg&#10;v7L9C8pbmSNGUxYyehGNsVI3DsTmovuDzfMESTcuNBxMpzHh/4OV37f34SnTGOaEPaanXFnsTPbM&#10;OJt+0k4bL+qU7drY9qex6V1hki4vr7ruannNmXyPiQNEhUoZy1cdPavGwJ0NlRH0sP2GhcrS0/cn&#10;9TrEB+tc24oLbB74zeU17U0CacM4KGT6pAaOYeQM3EiikyU3RIzOqppdcXCP9y6zLdDeSS4qzi/U&#10;LmcOsFCAOLSv7p86+C21trMBnA7JLXSQibeFtOqsH/jtebYLtaJuajuS+hhmtV6j2rcZi+rRJlvR&#10;o+qqVM59ss//jfUbAAAA//8DAFBLAwQUAAYACAAAACEAWD4CpOAAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnkVpoiFMhEOoNRGgretvGSxJhr6PYaVO+HiMOcNzZ0cyb&#10;fDVaI47U+9axgtk0AUFcOd1yrWDz9jS5BeEDskbjmBScycOquLzIMdPuxK90LEMtYgj7DBU0IXSZ&#10;lL5qyKKfuo44/j5cbzHEs6+l7vEUw62RaZIspMWWY0ODHT00VH2Wg1Wwf27Wa9wP2/Fld559vUtT&#10;to9bpa6vxvs7EIHG8GeGH/yIDkVkOriBtRdGwSSdR/SgIF0sQUTDPFnegDj8CrLI5f8FxTcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmAkPFLsBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWD4CpOAAAAAJAQAADwAAAAAAAAAAAAAAAAAV&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251845632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07EDF061" wp14:editId="45F62B89">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3398520</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3267075" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="347173859" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3267075" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="268C8353" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251845632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="267.6pt,13.45pt" to="524.85pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOChN8uwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X+SmaFoYUXpo0F6G&#10;rcC63VlZsgXoC6IWJ/9+lJJm2XYb5oNAiuIjH/m8fth7x3Y6o41B8utFx5kOKg42jJJ/e336eM8Z&#10;FggDuBi05AeN/GFz9WE9p14v4xTdoDMjkID9nCSfSkm9EKgm7QEXMelAQROzh0JuHsWQYSZ078Sy&#10;61ZijnlIOSqNSLfbY5BvGr4xWpUvxqAuzElOvZV25na+1VNs1tCPGdJk1akN+IcuPNhARc9QWyjA&#10;fmT7F5S3KkeMpixU9CIaY5VuHIjNdfcHm68TJN240HAwnceE/w9Wfd49hpdMY5gT9phecmWxN9kz&#10;42z6TjttvKhTtm9jO5zHpveFKbq8Wa7uurtbztR7TBwhKlTKWJ519KwakjsbKiPoYfcJC5Wlp+9P&#10;6nWIT9a5thUX2Cz56uaW9qaAtGEcFDJ9GiTHMHIGbiTRqZIbIkZnh5pdcfCAjy6zHdDeSS5DnF+p&#10;Xc4cYKEAcWhf3T918FtqbWcLOB2TW+goE28LadVZL/n9ZbYLtaJuajuR+jXMar3F4dBmLKpHm2xF&#10;T6qrUrn0yb78NzY/AQAA//8DAFBLAwQUAAYACAAAACEALuII3eAAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdYYOVphMCod1AFIbYzWtMW5E4VZNuHU9PJg5wtP3p9/fn&#10;y9EasaPet44VTCcJCOLK6ZZrBW+vjxc3IHxA1mgck4IDeVgWpyc5Ztrt+YV2ZahFDGGfoYImhC6T&#10;0lcNWfQT1xHH26frLYY49rXUPe5juDUyTZK5tNhy/NBgR/cNVV/lYBVsnprVCjfDenx+P0y/P6Qp&#10;24e1Uudn490tiEBj+IPhqB/VoYhOWzew9sIomF3O0ogqSOcLEEcguVpcg9j+bmSRy/8Vih8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjgoTfLsBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALuII3eAAAAAKAQAADwAAAAAAAAAAAAAAAAAV&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text35"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="48" w:name="Text35"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text36"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="49" w:name="Text36"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text37"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="50" w:name="Text37"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text38"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="51" w:name="Text38"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="3723AE07" w14:textId="454A8DEC" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3537"/>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="8757"/>
+          <w:tab w:val="left" w:pos="8863"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petitioner                             Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB9E0CC" w14:textId="1A1581AC" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3537"/>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="8757"/>
+          <w:tab w:val="left" w:pos="8863"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E71943F" w14:textId="56385ECE" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sworn to and subscribed before me:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B134B7" w:rsidRPr="00B134B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBF743A" w14:textId="4B99D7EE" w:rsidR="00917407" w:rsidRDefault="00B134B7" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251847680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6944B452" wp14:editId="29B4F511">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-49530</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>169545</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3171825" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1734135997" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3171825" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="58DFC0D2" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251847680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-3.9pt,13.35pt" to="245.85pt,13.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hkgDuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5SkaBcYUXpo0F6G&#10;rcC63llZsgXoC6IaJ/9+lJJmWXsb5oNAiuIjH/m8vt17x3Y6o41B8sVszpkOKvY2DJL/err/suIM&#10;C4QeXAxa8oNGfrv5/Gk9pU4v4xhdrzMjkIDdlCQfS0mdEKhG7QFnMelAQROzh0JuHkSfYSJ078Ry&#10;Pr8RU8x9ylFpRLrdHoN80/CN0ar8MAZ1YU5y6q20M7fzpZ5is4ZuyJBGq05twD904cEGKnqG2kIB&#10;9prtByhvVY4YTZmp6EU0xirdOBCbxfwdm58jJN240HAwnceE/w9Wfd/dhcdMY5gSdpgec2WxN9kz&#10;42x6pp02XtQp27exHc5j0/vCFF1eLb4uVstrztRbTBwhKlTKWB509KwakjsbKiPoYPcNC5Wlp29P&#10;6nWI99a5thUX2CT5zdU17U0BacM4KGT61EuOYeAM3ECiUyU3RIzO9jW74uAB71xmO6C9k1z6OD1R&#10;u5w5wEIB4tC+un/q4K/U2s4WcDwmt9BRJt4W0qqzXvLVZbYLtaJuajuR+jPMar3E/tBmLKpHm2xF&#10;T6qrUrn0yb78Nza/AQAA//8DAFBLAwQUAAYACAAAACEAF3mWZt8AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3La0E9pYaTohENoNRGETu2WtaSoSp2rSrePX44kD3Pz8rPc+&#10;56vRWXHAPrSeFKTTBARS5euWGgXvb0+TWxAhaqq19YQKThhgVVxe5Dqr/ZFe8VDGRnAIhUwrMDF2&#10;mZShMuh0mPoOib1P3zsdWfaNrHt95HBn5SxJ5tLplrjB6A4fDFZf5eAU7J7Neq13w2Z82Z7S7w9p&#10;y/Zxo9T11Xh/ByLiGP+O4YzP6FAw094PVAdhFUwWTB4VzOYLEOzfLFMe9r8LWeTy/wPFDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD2hkgDuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXeZZm3wAAAAgBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text39"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="Text39"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="72FC81CA" w14:textId="10157D28" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clerk of Court/Notary Public</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0559E3" w14:textId="6B79D1C6" w:rsidR="00917407" w:rsidRDefault="00B134B7" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251849728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="214F5C79" wp14:editId="0E7FD0F3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-114300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3171825" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1084091081" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3171825" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="3D152F4D" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251849728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-9pt,13.65pt" to="240.75pt,13.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hkgDuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5SkaBcYUXpo0F6G&#10;rcC63llZsgXoC6IaJ/9+lJJmWXsb5oNAiuIjH/m8vt17x3Y6o41B8sVszpkOKvY2DJL/err/suIM&#10;C4QeXAxa8oNGfrv5/Gk9pU4v4xhdrzMjkIDdlCQfS0mdEKhG7QFnMelAQROzh0JuHkSfYSJ078Ry&#10;Pr8RU8x9ylFpRLrdHoN80/CN0ar8MAZ1YU5y6q20M7fzpZ5is4ZuyJBGq05twD904cEGKnqG2kIB&#10;9prtByhvVY4YTZmp6EU0xirdOBCbxfwdm58jJN240HAwnceE/w9Wfd/dhcdMY5gSdpgec2WxN9kz&#10;42x6pp02XtQp27exHc5j0/vCFF1eLb4uVstrztRbTBwhKlTKWB509KwakjsbKiPoYPcNC5Wlp29P&#10;6nWI99a5thUX2CT5zdU17U0BacM4KGT61EuOYeAM3ECiUyU3RIzO9jW74uAB71xmO6C9k1z6OD1R&#10;u5w5wEIB4tC+un/q4K/U2s4WcDwmt9BRJt4W0qqzXvLVZbYLtaJuajuR+jPMar3E/tBmLKpHm2xF&#10;T6qrUrn0yb78Nza/AQAA//8DAFBLAwQUAAYACAAAACEADFRqqd8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3Fon5S8KcSoEQr2BGiiit22yxBH2OoqdNuXpMeIAx9kZzX5T&#10;LCdrxJ4G3zlWkM4TEMS1azpuFby+PM4yED4gN2gck4IjeViWpycF5o078Jr2VWhFLGGfowIdQp9L&#10;6WtNFv3c9cTR+3CDxRDl0MpmwEMst0YukuRaWuw4ftDY072m+rMarYLtk16tcDtupue3Y/r1Lk3V&#10;PWyUOj+b7m5BBJrCXxh+8CM6lJFp50ZuvDAKZmkWtwQFi5sLEDFwmaVXIHa/B1kW8v+C8hsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD2hkgDuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAMVGqp3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text41"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="Text41"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="2A4F2A88" w14:textId="24E58B3B" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7589EFE8" w14:textId="6269AD2F" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3537"/>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="8757"/>
+          <w:tab w:val="left" w:pos="8863"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petitioner (if any)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EBD02D" w14:textId="77777777" w:rsidR="00917407" w:rsidRPr="00371F4F" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3537"/>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="8757"/>
+          <w:tab w:val="left" w:pos="8863"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3547DD59" w14:textId="01D3243A" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sworn to and subscribed before me:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AB6F61" w14:textId="67EAF491" w:rsidR="00917407" w:rsidRDefault="00B134B7" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251851776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F03F3B4" wp14:editId="0F344FCB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-66675</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3171825" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2101650817" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3171825" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1A888168" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251851776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-5.25pt,13.45pt" to="244.5pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hkgDuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5SkaBcYUXpo0F6G&#10;rcC63llZsgXoC6IaJ/9+lJJmWXsb5oNAiuIjH/m8vt17x3Y6o41B8sVszpkOKvY2DJL/err/suIM&#10;C4QeXAxa8oNGfrv5/Gk9pU4v4xhdrzMjkIDdlCQfS0mdEKhG7QFnMelAQROzh0JuHkSfYSJ078Ry&#10;Pr8RU8x9ylFpRLrdHoN80/CN0ar8MAZ1YU5y6q20M7fzpZ5is4ZuyJBGq05twD904cEGKnqG2kIB&#10;9prtByhvVY4YTZmp6EU0xirdOBCbxfwdm58jJN240HAwnceE/w9Wfd/dhcdMY5gSdpgec2WxN9kz&#10;42x6pp02XtQp27exHc5j0/vCFF1eLb4uVstrztRbTBwhKlTKWB509KwakjsbKiPoYPcNC5Wlp29P&#10;6nWI99a5thUX2CT5zdU17U0BacM4KGT61EuOYeAM3ECiUyU3RIzO9jW74uAB71xmO6C9k1z6OD1R&#10;u5w5wEIB4tC+un/q4K/U2s4WcDwmt9BRJt4W0qqzXvLVZbYLtaJuajuR+jPMar3E/tBmLKpHm2xF&#10;T6qrUrn0yb78Nza/AQAA//8DAFBLAwQUAAYACAAAACEAxW3ULN8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTUvDQBCG74L/YRnBW7tJ0dLGbIoo0ptibIu9TbNjEtyPkN20qb/eEQ96nJmHd543&#10;X43WiCP1ofVOQTpNQJCrvG5drWDz9jRZgAgRnUbjHSk4U4BVcXmRY6b9yb3SsYy14BAXMlTQxNhl&#10;UoaqIYth6jtyfPvwvcXIY19L3eOJw62RsySZS4ut4w8NdvTQUPVZDlbB/rlZr3E/bMeX3Tn9epem&#10;bB+3Sl1fjfd3ICKN8Q+GH31Wh4KdDn5wOgijYJImt4wqmM2XIBi4WSy53OF3IYtc/m9QfAMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD2hkgDuwEAAGMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDFbdQs3wAAAAkBAAAPAAAAAAAAAAAAAAAAABUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text40"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="54" w:name="Text40"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="0E8A4693" w14:textId="1C2178A0" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clerk of Court/Notary Public</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CB6634" w14:textId="1ED8A150" w:rsidR="00917407" w:rsidRDefault="00B134B7" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251853824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E713561" wp14:editId="06EDB6FB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-150495</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>175895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3171825" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="487149560" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3171825" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="304D7282" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251853824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-11.85pt,13.85pt" to="237.9pt,13.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2hkgDuwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5SkaBcYUXpo0F6G&#10;rcC63llZsgXoC6IaJ/9+lJJmWXsb5oNAiuIjH/m8vt17x3Y6o41B8sVszpkOKvY2DJL/err/suIM&#10;C4QeXAxa8oNGfrv5/Gk9pU4v4xhdrzMjkIDdlCQfS0mdEKhG7QFnMelAQROzh0JuHkSfYSJ078Ry&#10;Pr8RU8x9ylFpRLrdHoN80/CN0ar8MAZ1YU5y6q20M7fzpZ5is4ZuyJBGq05twD904cEGKnqG2kIB&#10;9prtByhvVY4YTZmp6EU0xirdOBCbxfwdm58jJN240HAwnceE/w9Wfd/dhcdMY5gSdpgec2WxN9kz&#10;42x6pp02XtQp27exHc5j0/vCFF1eLb4uVstrztRbTBwhKlTKWB509KwakjsbKiPoYPcNC5Wlp29P&#10;6nWI99a5thUX2CT5zdU17U0BacM4KGT61EuOYeAM3ECiUyU3RIzO9jW74uAB71xmO6C9k1z6OD1R&#10;u5w5wEIB4tC+un/q4K/U2s4WcDwmt9BRJt4W0qqzXvLVZbYLtaJuajuR+jPMar3E/tBmLKpHm2xF&#10;T6qrUrn0yb78Nza/AQAA//8DAFBLAwQUAAYACAAAACEANbXfmuAAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3Fqn4ScoxKkQCPUGaqCI3raJiSPsdRQ7bcrTs4gDnFa7M5r9&#10;plhOzoq9HkLnScFinoDQVPumo1bB68vj7AZEiEgNWk9awVEHWJanJwXmjT/QWu+r2AoOoZCjAhNj&#10;n0sZaqMdhrnvNbH24QeHkdehlc2ABw53VqZJci0ddsQfDPb63uj6sxqdgu2TWa1wO26m57fj4utd&#10;2qp72Ch1fjbd3YKIeop/ZvjBZ3QomWnnR2qCsApm6UXGVgVpxpMNl9kVd9n9HmRZyP8Nym8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9oZIA7sBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANbXfmuAAAAAJAQAADwAAAAAAAAAAAAAAAAAV&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text42"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="Text42"/>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="4657BB2D" w14:textId="5FE524B2" w:rsidR="00917407" w:rsidRPr="00371F4F" w:rsidRDefault="00917407" w:rsidP="00917407">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D24C1CE" w14:textId="77777777" w:rsidR="00917407" w:rsidRDefault="00917407" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00917407" w:rsidSect="00917407">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC1D3E2" w14:textId="77777777" w:rsidR="003E6CC0" w:rsidRPr="00371F4F" w:rsidRDefault="003E6CC0" w:rsidP="00371F4F">
+    <w:p w14:paraId="469B566E" w14:textId="04DFF578" w:rsidR="004E2B1E" w:rsidRPr="00DC0D77" w:rsidRDefault="004E2B1E" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2368 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="004E2B1E" w:rsidRPr="00DC0D77" w:rsidSect="00917407">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="66C14EEA" w14:textId="77777777" w:rsidR="00B01088" w:rsidRDefault="00B01088" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2F73ED95" w14:textId="77777777" w:rsidR="00B01088" w:rsidRDefault="00B01088" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -36522,74 +26006,82 @@
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005B3061">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
     <w:r w:rsidR="004E2B1E" w:rsidRPr="005B3061">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>126</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="744B03CB" w14:textId="1C3A2FF9" w:rsidR="00DC0D77" w:rsidRPr="005B3061" w:rsidRDefault="00DC0D77">
+  <w:p w14:paraId="744B03CB" w14:textId="55A3D6B4" w:rsidR="00DC0D77" w:rsidRPr="005B3061" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005B3061">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
+    <w:r w:rsidR="003B247B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
     <w:r w:rsidR="005B3061" w:rsidRPr="005B3061">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>3/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12503D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7284EDE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -36768,140 +26260,155 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="932055526">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1037781162">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Al4+sgU6aCexcww9G7G8qAzhpAGvZmXo8G1fiGVVdqfPOgxs3O7DYn6RiaoVBpxWlzJUxVA0zvhPmxtCaw5iRA==" w:salt="GjuQ2pBh4rGkMBODjrpHpA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="j+GabJ79wfH1zjpc4RX/8c4dj1/3G9bXiPZ0VbZfDpayy1fGZQJFtXPTkqrus0SkLu6SH7zy4Z/P1i22GmAn4A==" w:salt="o/0SE8hGH5dX+rVvn9A2PQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC0D77"/>
     <w:rsid w:val="000104ED"/>
     <w:rsid w:val="00013883"/>
+    <w:rsid w:val="000538FC"/>
     <w:rsid w:val="00064AD0"/>
     <w:rsid w:val="00092EEA"/>
     <w:rsid w:val="00122A78"/>
     <w:rsid w:val="00131477"/>
     <w:rsid w:val="00163D30"/>
     <w:rsid w:val="00171D81"/>
     <w:rsid w:val="001D4EBF"/>
     <w:rsid w:val="00200E64"/>
     <w:rsid w:val="00206FB0"/>
     <w:rsid w:val="0021521C"/>
     <w:rsid w:val="00245D2E"/>
     <w:rsid w:val="002F0979"/>
     <w:rsid w:val="00320F53"/>
     <w:rsid w:val="00371F4F"/>
+    <w:rsid w:val="003B247B"/>
     <w:rsid w:val="003C29F0"/>
     <w:rsid w:val="003E6CC0"/>
     <w:rsid w:val="003F60AE"/>
     <w:rsid w:val="004E03CA"/>
     <w:rsid w:val="004E2B1E"/>
     <w:rsid w:val="004E36F0"/>
     <w:rsid w:val="00513257"/>
     <w:rsid w:val="00527AAD"/>
+    <w:rsid w:val="005951E5"/>
     <w:rsid w:val="005970A4"/>
     <w:rsid w:val="005B3061"/>
     <w:rsid w:val="00624732"/>
     <w:rsid w:val="0069498C"/>
+    <w:rsid w:val="006A0B0A"/>
     <w:rsid w:val="006B2211"/>
+    <w:rsid w:val="006D5D65"/>
     <w:rsid w:val="006D7253"/>
     <w:rsid w:val="0073000B"/>
     <w:rsid w:val="00737419"/>
     <w:rsid w:val="007C0D36"/>
     <w:rsid w:val="007E5836"/>
     <w:rsid w:val="00806039"/>
     <w:rsid w:val="00824553"/>
     <w:rsid w:val="0085339E"/>
     <w:rsid w:val="00875BE6"/>
     <w:rsid w:val="00877BAA"/>
     <w:rsid w:val="008864BE"/>
     <w:rsid w:val="008D46A2"/>
     <w:rsid w:val="009129B3"/>
+    <w:rsid w:val="00917407"/>
     <w:rsid w:val="0092056C"/>
     <w:rsid w:val="009629C9"/>
     <w:rsid w:val="00992537"/>
     <w:rsid w:val="009B1BFD"/>
+    <w:rsid w:val="009F1CF8"/>
     <w:rsid w:val="00A44B8A"/>
     <w:rsid w:val="00A75A77"/>
     <w:rsid w:val="00AA6114"/>
+    <w:rsid w:val="00AB3643"/>
     <w:rsid w:val="00B01088"/>
     <w:rsid w:val="00B077EF"/>
+    <w:rsid w:val="00B134B7"/>
     <w:rsid w:val="00B8193B"/>
+    <w:rsid w:val="00B97D93"/>
     <w:rsid w:val="00BB6A73"/>
     <w:rsid w:val="00BD7E9D"/>
     <w:rsid w:val="00BF2889"/>
     <w:rsid w:val="00C23A53"/>
+    <w:rsid w:val="00C67522"/>
     <w:rsid w:val="00CB00AD"/>
     <w:rsid w:val="00D52978"/>
     <w:rsid w:val="00D83850"/>
     <w:rsid w:val="00DC0D77"/>
+    <w:rsid w:val="00DC580D"/>
+    <w:rsid w:val="00E547DD"/>
     <w:rsid w:val="00E54D29"/>
     <w:rsid w:val="00E82A00"/>
     <w:rsid w:val="00ED682E"/>
+    <w:rsid w:val="00F24F32"/>
     <w:rsid w:val="00F33E3D"/>
     <w:rsid w:val="00F96549"/>
     <w:rsid w:val="00FA4C08"/>
+    <w:rsid w:val="00FB44BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5DDF6631"/>
@@ -37759,70 +27266,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5DFF449-406F-406C-B486-18270D68527F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8096</Characters>
+  <Pages>6</Pages>
+  <Words>1323</Words>
+  <Characters>7542</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9498</CharactersWithSpaces>
+  <CharactersWithSpaces>8848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ostroski, Audrey J (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>