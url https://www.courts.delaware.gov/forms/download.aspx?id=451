--- v2 (2026-02-26)
+++ v3 (2026-04-16)
@@ -1,142 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33EAE861" w14:textId="13B127CB" w:rsidR="00DC0D77" w:rsidRPr="00DC0D77" w:rsidRDefault="000104ED" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D175E" wp14:editId="5F966CE9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D175E" wp14:editId="0D81B807">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2832100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-287655</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1193800" cy="1193800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:alphaModFix amt="20000"/>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1193800" cy="1193800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00DC0D77" w:rsidRPr="00DC0D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79620AED" w14:textId="0520E4F1" w:rsidR="00DC0D77" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
+    <w:p w14:paraId="79620AED" w14:textId="220140B2" w:rsidR="00DC0D77" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For</w:t>
@@ -185,51 +198,51 @@
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Castle County </w:t>
+        <w:t xml:space="preserve"> New Castle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -244,51 +257,51 @@
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kent County </w:t>
+        <w:t xml:space="preserve"> Kent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -306,39390 +319,20950 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD37B16" w14:textId="66233852" w:rsidR="00DC0D77" w:rsidRDefault="00A25EAC" w:rsidP="00DC0D77">
+    <w:p w14:paraId="1F35AB4F" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD37B16" w14:textId="66233852" w:rsidR="00DC0D77" w:rsidRDefault="00A25EAC" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PETITION FOR PERMANENT GUARDIANSHIP OF A MINOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63818797" w14:textId="77777777" w:rsidR="00A25EAC" w:rsidRDefault="00A25EAC" w:rsidP="00DC0D77">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="63818797" w14:textId="77777777" w:rsidR="00A25EAC" w:rsidRDefault="00A25EAC" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...326 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E447B53" w14:textId="55ED6167" w:rsidR="00B077EF" w:rsidRPr="00A25EAC" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="left" w:pos="5353"/>
+          <w:tab w:val="left" w:pos="5533"/>
+          <w:tab w:val="left" w:pos="7423"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>File Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Petition Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Text3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:tbl>
-[...36921 lines deleted...]
-    <w:p w14:paraId="4171E714" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00884DD2" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="34ED6898" w14:textId="50EADA31" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6660"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Petitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Respondent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6024A896" w14:textId="79646492" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AB66FA" w14:textId="50884BA4" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Street Address: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027C1317" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF4B056" w14:textId="57FA1760" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A58D76E" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F54B57E" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Text4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC35AE5" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139B576D" w14:textId="28B8AD8A" w:rsidR="00183768" w:rsidRPr="004E2B1E" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relationship to Child(ren): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Text5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Relationship to Child(ren): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4975A1FA" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attorney Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Attorney Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CDD1DB" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interpreter needed?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Check4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Check5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Interpreter needed?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AB58E2" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Language:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Language:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EBBE49" w14:textId="77777777" w:rsidR="00183768" w:rsidRPr="0002648E" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...48 lines deleted...]
-          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>each child</w:t>
-[...288 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...3 lines deleted...]
-        <w:t>CONSENT:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Petitioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Respondent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191D7168" w14:textId="16CF26DF" w:rsidR="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-      <w:pPr>
+    <w:p w14:paraId="0463C1FD" w14:textId="34753A4C" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0215ABC7" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B952EE" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDDB9DE" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1F8F3D" w14:textId="0A88368A" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C6E4B7" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D40F3E2" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30748F59" w14:textId="0A315D23" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relationship to Child(ren):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Relationship to Child(ren):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F02355A" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attorney Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Attorney Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6F96E2" w14:textId="22CEAE6B" w:rsidR="00183768" w:rsidRPr="004E2B1E" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interpreter needed?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Interpreter needed?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358D6EF3" w14:textId="07B9FE23" w:rsidR="00A25EAC" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2228"/>
+          <w:tab w:val="left" w:pos="4969"/>
+          <w:tab w:val="left" w:pos="5074"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7425"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Language:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Language:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CB58E0" w14:textId="77777777" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111D4CAA" w14:textId="695793B8" w:rsidR="00183768" w:rsidRPr="00992134" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Child Attorney/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Guardian Ad Litem (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C12CD95" w14:textId="77777777" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68658CF7" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADDD6A5" w14:textId="77777777" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B803588" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Law Firm:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10928816" w14:textId="77777777" w:rsidR="00183768" w:rsidRPr="00F90233" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F90233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607B7A20" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Office Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C08F80F" w14:textId="77777777" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2160DD" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8E0395" w14:textId="77777777" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07622735" w14:textId="103B4FEC" w:rsidR="00912B16" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="7672"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A1B0D8" w14:textId="1847F37D" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IN THE INTEREST OF THE FOLLOWING CHILD(REN):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3DC172" w14:textId="26A16261" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete the table below for each child for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>whom permanent guardianship is sought.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C973E41" w14:textId="48F0CBB8" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attach additional sheets if necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213BEC00" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2939A90B" w14:textId="796DA300" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2416C6DE" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8B92AC" w14:textId="42115973" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C455EA" w14:textId="6C74F227" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender:(check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Gender:(check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5520AF60" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0675A0CE" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711EB873" w14:textId="5D7AA85E" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C42E81" w14:textId="64F7BDED" w:rsidR="00183768" w:rsidRPr="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575132D6" w14:textId="0D855874" w:rsidR="00183768" w:rsidRPr="00AD64D1" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1689"/>
+          <w:tab w:val="left" w:pos="4967"/>
+          <w:tab w:val="left" w:pos="5072"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6887"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender:(check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Gender:(check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E3D0CC" w14:textId="61181488" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E03CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Complete the table below regarding the child(ren)’s parents (individuals holding parental rights):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B077FC2" w14:textId="73D8889C" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MOTHER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>FATHER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE2A312" w14:textId="54FDB564" w:rsidR="00183768" w:rsidRPr="00164BAF" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2496C255" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F7C692" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDA10B9" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514536D8" w14:textId="77777777" w:rsidR="00183768" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBA98D1" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00183768" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA49BBF" w14:textId="0BFE100E" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2223"/>
+          <w:tab w:val="left" w:pos="4968"/>
+          <w:tab w:val="left" w:pos="5073"/>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="7426"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. If you do not know the name/address of the child(ren)’s mother and/or father, write in the space provided below what you have done to try to locate him/her/them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D71219D" w14:textId="6034D586" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="500"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F33E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07745739" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F22C24D" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BD1791" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D8E157D" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501B092E" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3357E40F" w14:textId="77777777" w:rsidR="003133A0" w:rsidRPr="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4E3DA3" w14:textId="67012078" w:rsidR="003133A0" w:rsidRPr="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I have attached to this Petition the following affidavit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A4A39E" w14:textId="2F293E4E" w:rsidR="00804B9D" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:bookmarkStart w:id="10" w:name="Check10"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affidavit that a Party’s Address is Unknown</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Form 241)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705B75A9" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4165C1" w14:textId="383BFCBB" w:rsidR="003133A0" w:rsidRPr="004E03CA" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Name(s) and address of the person(s) or organization </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>holding parental rights</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the child(ren):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6104E7D6" w14:textId="6ED6B9B4" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name(s): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C362738" w14:textId="7445F2D7" w:rsidR="003133A0" w:rsidRPr="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Street Address: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BC1153" w14:textId="2BC95CB4" w:rsidR="003133A0" w:rsidRPr="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apartment: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBB22E5" w14:textId="77777777" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P.O. Box Number: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C890296" w14:textId="77777777" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B1CD8D" w14:textId="4A7FAF10" w:rsidR="003133A0" w:rsidRPr="00AD64D1" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Name(s) and address of the person(s) or organization </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>having the guardianship, care, control or custody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the child(ren):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2740B0B3" w14:textId="77777777" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If address is the same address as Petitioner(s), please write “same as Petitioner(s).”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451738E6" w14:textId="77777777" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name(s):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B96F34F" w14:textId="77777777" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125CCC62" w14:textId="77777777" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CEE424" w14:textId="77777777" w:rsidR="003133A0" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EE8EB1" w14:textId="38C2A0EE" w:rsidR="00544EB0" w:rsidRPr="00EC7460" w:rsidRDefault="003133A0" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0293E477" w14:textId="77777777" w:rsidR="00EC7460" w:rsidRDefault="00EC7460" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Name(s) and address of the person(s) or organization </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to whom permanent guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be vested if this Petition is granted:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5361FCC7" w14:textId="2D67CDE3" w:rsidR="00EC7460" w:rsidRPr="00E54D29" w:rsidRDefault="00EC7460" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If address is the same address as Petitioner(s), please write “same as Petitioner(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252BBE76" w14:textId="3654B877" w:rsidR="00EC7460" w:rsidRPr="00EC7460" w:rsidRDefault="00EC7460" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name(s):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E2EBE6" w14:textId="2801E429" w:rsidR="00EC7460" w:rsidRPr="00EC7460" w:rsidRDefault="00EC7460" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F90233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DA13F4" w14:textId="4236431D" w:rsidR="00EC7460" w:rsidRPr="00EC7460" w:rsidRDefault="00EC7460" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660B4B07" w14:textId="6D164A5D" w:rsidR="00EC7460" w:rsidRPr="00EC7460" w:rsidRDefault="00EC7460" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C2E37D" w14:textId="4509D363" w:rsidR="00544EB0" w:rsidRPr="00EC7460" w:rsidRDefault="00EC7460" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2244"/>
+          <w:tab w:val="left" w:pos="10162"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0297054B" w14:textId="06D0DB33" w:rsidR="00EC7460" w:rsidRPr="00737419" w:rsidRDefault="00EC7460" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6. Proposed permanent guardian(s)’ relationship to child(ren) if proposed permanent guardian is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00804B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Petitioner(s): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Text6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00737419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324EA50D" w14:textId="77777777" w:rsidR="00804B9D" w:rsidRDefault="00804B9D" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6B0795" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Please check all that apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089970C3" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43" w:firstLine="677"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Check11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following children are under 14 years of age:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B75ECD" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43" w:firstLine="677"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Text7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00737419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2412FA09" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="3643" w:firstLine="677"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556B87F9" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="810" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Check12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following children are 14 years of age or older and consent to (agree with) this Petition. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attach Affidavit of Consent executed by each child who consents.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318692B2" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="810" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>List the name of each child 14 years of age or older who consents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E31EA7" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="810" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="Text8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00737419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189D3EDD" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="810" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Check13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following children are 14 years of age or older and do NOT consent to (agree with) this Petition. List the name of each child 14 years of age or older who DOES NOT consent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3FCFD0" w14:textId="7FBDCB87" w:rsidR="00544EB0" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="810" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Text9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00737419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2415F233" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. I am filing this petition because:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C9CC71" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Check ALL that apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFDD360" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="Check14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The child(ren)’s parent(s) agree that I/we should become the guardian(s) of the child(ren).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7C48C6" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attach an Affidavit of Consent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Form 202P) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>executed by the parent(s) who agree.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE6663A" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="Check16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The child(ren)’s parent(s) are deceased. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attach a certified copy of the death certificate.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F74D748" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="Check17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The child(ren) is/are dependent, neglected, and/or abused based on the following reason(s):</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk156851396"/>
+    </w:p>
+    <w:p w14:paraId="07C31CE9" w14:textId="215971F0" w:rsidR="00AD64D1" w:rsidRPr="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="500"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="Text20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="0037460B">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6338C194" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRPr="0087612A" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1068"/>
+          <w:tab w:val="left" w:pos="1174"/>
+          <w:tab w:val="left" w:pos="10156"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="204F29DD" w14:textId="77777777" w:rsidR="00750041" w:rsidRDefault="00750041" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1A6B37" w14:textId="427AAE80" w:rsidR="00AD64D1" w:rsidRPr="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. I acknowledge the following is true for the child(ren) named in this petition:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51476499" w14:textId="77854EE5" w:rsidR="00AD64D1" w:rsidRPr="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adoption of the child is not possible or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="69A742F9" w14:textId="5030A4B2" w:rsidR="00AD64D1" w:rsidRPr="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="Check18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Permanent Guardianship is in the best interests of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>child;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E0478FD" w14:textId="752B2417" w:rsidR="00AD64D1" w:rsidRPr="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The proposed guardian is a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FB8DDA" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="Check19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Relative (pursuant to 13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D951A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Del. C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 2302) having placement of the child for at least the previous 6 months (select relationship)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDFE720" w14:textId="45CA2508" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="Check20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sibling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DB23CD" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grandparent or great-grandparent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A41F4B6" w14:textId="16C43969" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aunt or uncle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF75564" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> first cousin or first cousin once removed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795AE9B0" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grandaunt or granduncle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCFC161" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> half sibling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28849124" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stepparent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A35982" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stepsibling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB42F51" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepaunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepuncle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2FCB1F0D" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepgrandparent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7FBAD74D" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you are a relative and you have not had placement of the child for at least the previous 6 months, but you believe that just cause supports your permanent guardianship petition, please explain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614DC837" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="400"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35129592" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ii. Foster parent caring for the child for at least the previous 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>months;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="606752FA" w14:textId="226919E1" w:rsidR="00AD64D1" w:rsidRPr="00737419" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check21"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="Check21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iii. Guardian holding guardianship for at least the previous 6 months OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B2678F" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check22"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="Check22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iv. Individual with whom the child in DSCYF custody has been placed for at least the previous 6 months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280363AF" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check23"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="Check23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The proposed permanent guardian:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22934013" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check24"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="Check24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Is emotionally, mentally, physically and financially suitable to become the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4A83B3" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permanent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guardian;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0F39B0C4" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="Check25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ii. Has expressly committed to remain the permanent guardian and assume the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> rights and responsibilities for the child for the duration of the child’s minority (until </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> the child is 18 years old); AND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7038A76E" w14:textId="354807B1" w:rsidR="00E30B8A" w:rsidRPr="00E30B8A" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check26"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="Check26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iii. Has demonstrated an understanding of the financial implications of becoming a permanent guardian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7120EE70" w14:textId="3BA98785" w:rsidR="00AD64D1" w:rsidRPr="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check27"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="Check27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the child is at least 14 years old, the child consents to the permanent guardianship being granted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB6ABDD" w14:textId="4C6C9819" w:rsidR="00AD64D1" w:rsidRPr="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check28"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="Check28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the proposed permanent guardian is not a relative (pursuant to 13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E30B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Del. C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 2302) or a current guardian of the child:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161B5952" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="Check29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. The child is at least 12 years old; OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682737C2" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ii. The proposed permanent guardian is the permanent guardian of one of the child’s siblings; OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590B2757" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iii. The child receives substantial governmental benefits for a serious physical or mental disability which would no longer be available to the child if parental rights were terminated or if the child was adopted; OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA16063" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iv. Extraordinary circumstances that support granting the permanent guardianship exist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5837D02F" w14:textId="15FB876A" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I/We have made the following efforts to place the child for adoption (if applicable):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531562FE" w14:textId="733A8C90" w:rsidR="00544EB0" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text120"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="Text120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="0ACC0783" w14:textId="1641A3EE" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10. I have attached the Grounds for Permanent Guardianship for each child named above. I have indicated at least one Ground for Permanent Guardianship for each child named in this petition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A53CE20" w14:textId="77777777" w:rsidR="00BF2889" w:rsidRDefault="00BF2889" w:rsidP="00DC0D77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667EC30E" w14:textId="77777777" w:rsidR="00E30B8A" w:rsidRDefault="00E30B8A" w:rsidP="00DC0D77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8A02F0" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="004537EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4C4A7A" w14:textId="5F9F7A8A" w:rsidR="00E30B8A" w:rsidRDefault="00AD64D1" w:rsidP="00AD64D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WHEREFORE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Petitioner(s) seek appointment as Guardian(s) of the above-named minor child(ren).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354A4C49" w14:textId="77777777" w:rsidR="00E30B8A" w:rsidRDefault="00E30B8A" w:rsidP="00DC0D77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E311FA8" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D98368B" w14:textId="7D6CE236" w:rsidR="00AD64D1" w:rsidRPr="00371F4F" w:rsidRDefault="00A33320" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3537"/>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="5623"/>
+          <w:tab w:val="left" w:pos="9117"/>
+          <w:tab w:val="left" w:pos="9223"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D3CCBE8" wp14:editId="2C297EAD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3333750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3429000" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="108762916" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3429000" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0E675DC3" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="262.5pt,13.5pt" to="532.5pt,13.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqsLK2sgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811ScNkgEyznESC5F&#10;G6DJB2z4kAjwBS5j2X/fJe04bnMrqgO15Gpnd4aj1e3OO7bVGW0MA79YdJzpIKOyYRz489P9l2vO&#10;sEBQ4GLQA99r5Lfrz59Wc+r1Mk7RKZ0ZgQTs5zTwqZTUC4Fy0h5wEZMOlDQxeyi0zaNQGWZC904s&#10;u+5KzDGrlKPUiHS6OST5uuEbo2X5aQzqwtzAabbS1tzWl7qK9Qr6MUOarDyOAf8whQcbqOkJagMF&#10;2Gu2H6C8lTliNGUhoxfRGCt140BsLrq/2PyaIOnGhcTBdJIJ/x+s/LG9C4+ZZJgT9pgec2WxM9nX&#10;N83Hdk2s/UksvStM0uHl1+VN15Gm8i0n3gtTxvKgo2c1GLizofKAHrbfsVAz+vTtk3oc4r11rt2F&#10;C2we+NXlt4oM5AjjoFDokxo4hpEzcCNZTZbcEDE6q2p1xcE93rnMtkC3TSZRcX6icTlzgIUSxKE9&#10;9dZpgj9K6zgbwOlQ3FIHc3hbyKHO+oFfn1e7UDvq5rEjqXcJa/QS1b4pK+qO7q81PXqtGuR8T/H5&#10;H7H+DQAA//8DAFBLAwQUAAYACAAAACEAl0IvzN0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KhNqrYoZFOhoh64lRQkjm68+YF4HcVOG94eRxzgtNrZ0ew32XaynTjT4FvH&#10;CPcLBYK4dKblGuHtuL97AOGDZqM7x4TwTR62+fVVplPjLvxK5yLUIoawTzVCE0KfSunLhqz2C9cT&#10;x1vlBqtDXIdamkFfYrjtZKLUWlrdcvzQ6J52DZVfxWgRxsOuUu1+OX1+LAs5vmwO789VjXh7Mz09&#10;ggg0hT8zzPgRHfLIdHIjGy86hFWyil0CQrKJczao9aycfhWZZ/J/hfwHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAKrCytrIBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAl0IvzN0AAAAKAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CC83A43" wp14:editId="5BDA5198">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-240030</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>168275</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3429000" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1671675299" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3429000" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7B49C9EB" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-18.9pt,13.25pt" to="251.1pt,13.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCf/U9sQEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L3KyYdiMOD20aC9D&#10;V2zrB6gyFQuQREHSYufvSymJXWwDhg270CLF90g+0dvryVl2gJgM+o6vVw1n4BX2xu87/vT97u1H&#10;zlKWvpcWPXT8CIlf767ebMfQwgYHtD1ERiQ+tWPo+JBzaIVIagAn0woDeLrUGJ3M5Ma96KMcid1Z&#10;sWmaD2LE2IeIClKi6O3pku8qv9ag8hetE2RmO0695Wpjtc/Fit1Wtvsow2DUuQ35D104aTwVnalu&#10;ZZbsRzS/UDmjIibUeaXQCdTaKKgz0DTr5qdpvg0yQJ2FxElhlin9P1r1cLjxj5FkGENqU3iMZYpJ&#10;R1e+1B+bqljHWSyYMlMUfPd+86lpSFN1uRMLMMSU7wEdK4eOW+PLHLKVh88pUzFKvaSUsPXFJrSm&#10;vzPWVqdsANzYyA6S3i5P6/JWhHuVRV5BiqX1espHCyfWr6CZ6anZda1et2rhlEqBzxde6ym7wDR1&#10;MAObPwPP+QUKdeP+BjwjamX0eQY74zH+rvoihT7lXxQ4zV0keMb+WB+1SkOrU5U7r3nZzdd+hS8/&#10;4+4FAAD//wMAUEsDBBQABgAIAAAAIQAdtpDP3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;asMwEETvhfyD2EAvJZHjYLc4lkMw5NJDoXEJPSrWxjKxVsZSYufvq9JDc9zZYeZNvp1Mx244uNaS&#10;gNUyAoZUW9VSI+Cr2i/egDkvScnOEgq4o4NtMXvKZabsSJ94O/iGhRBymRSgve8zzl2t0Ui3tD1S&#10;+J3tYKQP59BwNcgxhJuOx1GUciNbCg1a9lhqrC+HqxHw3bys98eKqrH0H+dUT/fje1IK8Tyfdhtg&#10;Hif/b4Zf/IAORWA62SspxzoBi/VrQPcC4jQBFgxJFMfATn8CL3L+uKD4AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMJ/9T2xAQAA1AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAB22kM/fAAAACQEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text21"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="Text21"/>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text22"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="Text22"/>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text23"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="Text23"/>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text24"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="Text24"/>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="2371230D" w14:textId="1A545A81" w:rsidR="00AD64D1" w:rsidRPr="00371F4F" w:rsidRDefault="00A33320" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3537"/>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="5623"/>
+          <w:tab w:val="left" w:pos="9117"/>
+          <w:tab w:val="left" w:pos="9223"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petitioner</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petitioner (if any)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A8498E" w14:textId="77777777" w:rsidR="00AD64D1" w:rsidRPr="00371F4F" w:rsidRDefault="00AD64D1" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="5623"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sworn to and subscribed before me:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sworn to and subscribed before me:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EDC789" w14:textId="32E11765" w:rsidR="00AD64D1" w:rsidRDefault="00AD64D1" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5F9993" w14:textId="415271BB" w:rsidR="00A33320" w:rsidRDefault="00A33320" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3537"/>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="5623"/>
+          <w:tab w:val="left" w:pos="9117"/>
+          <w:tab w:val="left" w:pos="9223"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="704835E8" wp14:editId="2575C23D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3398520</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>177165</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3124200" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="45630206" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3124200" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7219F54A" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="267.6pt,13.95pt" to="513.6pt,13.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzMV/XsQEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tuGzEMvBfoPwi617KdNggWlnOIkV6K&#10;NkDTD2D02BWgF0TVa/99Kdlx3PZWdA9aShSHHHK0uT8Ez/amoEtR8tViyZmJKmkXR8l/PD9+uOMM&#10;K0QNPkUj+dEgv9++f7eZ82DWaUpem8IIJOIwZ8mnWvMgBKrJBMBFyiaS06YSoNK2jEIXmAk9eLFe&#10;Lm/FnIrOJSmDSKe7k5NvO761RtVv1qKpzEtOtdW+lr6+tFVsNzCMBfLk1LkM+IcqArhISS9QO6jA&#10;fhb3F1RwqiRMti5UCiJZ65TpHIjNavkHm+8TZNO5UHMwX9qE/w9Wfd0/xKdCbZgzDpifSmNxsCW0&#10;P9XHDr1Zx0uzzKEyRYc3q/VHmgBn6tUn3gJzwfrZpMCaIbl3sfGAAfZfsFIyuvp6pR3H9Oi877Pw&#10;kc2S3958ashAirAeKpkha8kxjpyBH0lqqpaOiMk73aIbDh7xwRe2B5o2iUSn+ZnK5cwDVnIQh/61&#10;qVMFv4W2cnaA0ym4u07iCK6SQr0Lkt9dR/vYMpqusTOptxY26yXpY++saDuaX0961loTyPWe7OsX&#10;sf0FAAD//wMAUEsDBBQABgAIAAAAIQD+lgMy3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNZXYUbuJSkqIU6GiLtiVAFKXbjx5tPE4ip02/D2uWJTl3Dm6cyZbT6ZjZxxca0nC&#10;Yi6AIZVWt1RL+PrcPq6AOa9Iq84SSvhBB+v8/i5TqbYX+sBz4WsWSsilSkLjfZ9y7soGjXJz2yOF&#10;XWUHo3wYh5rrQV1Cuel4JMQTN6qlcKFRPW4aLE/FaCSMu00l2m08Hfdxwcf3ZPf9VtVSPsym1xdg&#10;Hid/g+GqH9QhD04HO5J2rJOwjJdRQCVEyTOwKyCiJCSHv4TnGf//Qv4LAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA8zFf17EBAABZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA/pYDMt4AAAAKAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06A616DE" wp14:editId="402CDD60">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-173355</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>177165</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3295650" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1406257608" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3295650" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="01607090" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-13.65pt,13.95pt" to="245.85pt,13.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATDyppsgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfiP1i+Nw5BRHSVDQciekGA&#10;VPoDBn/sWvKXPCab/HvGTggpvVXdg9f27LyZ9+bt6nbnHdvqjDaGnl/O5pzpIKOyYej575f77zec&#10;YYGgwMWge77XyG/XF99WU+r0Io7RKZ0ZgQTsptTzsZTUCYFy1B5wFpMOFDQxeyh0zINQGSZC904s&#10;5vOlmGJWKUepEel2cwjydcM3RsvyZAzqwlzPqbfS1tzW17qK9Qq6IUMarTy2Af/QhQcbqOgJagMF&#10;2Fu2f0F5K3PEaMpMRi+iMVbqxoHYXM6/sPk1QtKNC4mD6SQT/j9Y+bi9C8+ZZJgSdpiec2WxM9nX&#10;N/XHdk2s/UksvStM0uXV4sf18po0lR8x8ZmYMpafOnpWNz13NlQe0MH2AQsVo08/PqnXId5b59os&#10;XGBTz5dXDRnIEcZBoSI+qZ5jGDgDN5DVZMkNEaOzqmZXHNzjnctsCzRtMomK0wu1y5kDLBQgDu2p&#10;U6cO/kit7WwAx0NyCx3M4W0hhzrre35znu1Craibx46kPiWsu9eo9k1ZUU80v1b06LVqkPMz7c//&#10;iPU7AAAA//8DAFBLAwQUAAYACAAAACEABwYM6t4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TU/DMAyG70j8h8hI3LZ0LaJbqTuhoR24jcIkjlnjfkDjVE26lX9PEAc42n70+nnz7Wx6cabRdZYR&#10;VssIBHFldccNwtvrfrEG4bxirXrLhPBFDrbF9VWuMm0v/ELn0jcihLDLFELr/ZBJ6aqWjHJLOxCH&#10;W21Ho3wYx0bqUV1CuOllHEX30qiOw4dWDbRrqfosJ4MwHXZ11O2T+eM9KeX0nB6OT3WDeHszPz6A&#10;8DT7Pxh+9IM6FMHpZCfWTvQIizhNAooQpxsQAbjbrFIQp9+FLHL5v0HxDQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhABMPKmmyAQAAWQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAAcGDOreAAAACQEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="Text25"/>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text26"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="Text26"/>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1" w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text27"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="Text27"/>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text28"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="Text28"/>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD64D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="4D63139E" w14:textId="637602B3" w:rsidR="00AD64D1" w:rsidRPr="00371F4F" w:rsidRDefault="00AD64D1" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3537"/>
+          <w:tab w:val="left" w:pos="3643"/>
+          <w:tab w:val="left" w:pos="5263"/>
+          <w:tab w:val="left" w:pos="5623"/>
+          <w:tab w:val="left" w:pos="9117"/>
+          <w:tab w:val="left" w:pos="9223"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clerk of Court/Notary Public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clerk of Court/Notary Public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00371F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166E4928" w14:textId="77777777" w:rsidR="00E30B8A" w:rsidRDefault="00E30B8A" w:rsidP="00DC0D77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E6C29E" w14:textId="77777777" w:rsidR="00E30B8A" w:rsidRDefault="00E30B8A" w:rsidP="00DC0D77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54874E24" w14:textId="31A9668B" w:rsidR="00A33320" w:rsidRDefault="00A33320">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACFA7CE" w14:textId="77777777" w:rsidR="00E30B8A" w:rsidRDefault="00E30B8A" w:rsidP="00DC0D77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A74799" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4171E714" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00884DD2" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GROUNDS FOR </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>PERMANENT GUARDIANSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BAB472" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA94C83" w14:textId="0AB951AE" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete a separate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grounds for Permanent Guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>each child</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> named in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petition for Permanent Guardianship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006200B6" w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there are 2 children, then 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grounds for Permanent Guardianship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>forms MUST be completed and attached to the Petition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE901EC" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7628CCB2" w14:textId="5ABC9D29" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00A33320" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Hlk156937999"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CHILD’S NAME:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="45" w:name="Text118"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="24C6BBE6" w14:textId="23CC781E" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate the grounds for </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="46" w:name="_Hlk119329496"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permanent Guardianship </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Place an “X” next to the grounds that apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At least one of the boxes numbered 1 through 9 must be checked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E618FF" w14:textId="77777777" w:rsidR="006200B6" w:rsidRPr="00A33320" w:rsidRDefault="006200B6" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77231D06" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONSENT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E77F00" w14:textId="6270A6FE" w:rsidR="006200B6" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>A parent of the child, or a person or organization holding parental rights over the child, agrees (consents) that this Petition should be granted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E77F00" w14:textId="77777777" w:rsidR="006200B6" w:rsidRPr="00B20B4C" w:rsidRDefault="006200B6" w:rsidP="006200B6">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="04D0B1AC" w14:textId="16C33B0A" w:rsidR="006200B6" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Consent to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permanent Guardianship</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Form 202P) is attached to the Petition. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D0B1AC" w14:textId="77777777" w:rsidR="006200B6" w:rsidRPr="00B20B4C" w:rsidRDefault="006200B6" w:rsidP="006200B6">
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7FFC0325" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTENTIONAL ABANDONMENT:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0211A7E5" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="7A629CA2" w14:textId="43331D30" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Respondent(s) have intentionally abandoned the child as evidenced by the fact that </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(If you check box 2, you must place an “X” next to at least one of the following that apply):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A629CA2" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...9 lines deleted...]
-    <w:p w14:paraId="341FE5A5" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="341FE5A5" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The child is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>younger than 6 months old at the time of filing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this Petition and Respondent(s) FAILED to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B9BFFC" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="46B9BFFC" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pay reasonable prenatal, natal and postnatal expenses for the child; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F07069A" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="5F07069A" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Visit regularly with the child or file a petition for visitation with the child; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B953CE7" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="174E4688" w14:textId="3D1A5F64" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manifest (show) an ability and willingness to assume legal and physical custody of the child (if the child was NOT in the physical custody of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> parent).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174E4688" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...9 lines deleted...]
-    <w:p w14:paraId="30F4965D" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="30F4965D" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The child is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>at least 6 months old at the time of filing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this Petition </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>at least 6 consecutive months</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6 months in a row) of the 12 months preceding the filing of this Petition, Respondent(s) FAILED to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32394826" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="32394826" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Communicate or visit regularly with the child; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A91B5E4" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="22FBCEBC" w14:textId="00828038" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Manifest (show) the ability and willingness to assume legal and physical custody of the child (if the child was NOT in the physical custody of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> parent).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FBCEBC" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...10 lines deleted...]
-    <w:p w14:paraId="3136D325" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="60F7963A" w14:textId="4BA90EC0" w:rsidR="006200B6" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The child is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>younger than 6 years old</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>at the time of filing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this Petition </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AND </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Respondent(s) have placed the child in circumstances leaving the child in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>substantial risk of injury or death</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and, therefore, has manifested (shown) the unwillingness to exercise parental rights and responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4F0BE8" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...91 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3688987A" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNINTENTIONAL ABANDONMENT:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314E47F4" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="314E47F4" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="Check15"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkStart w:id="47" w:name="Check15"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Respondent(s) have </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>unintentionally abandoned</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the child because for 12 consecutive months (12 months in a row) in the 18 months before filing this Petition, Respondent(s) FAILED to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232B27FF" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="232B27FF" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Communicate or visit regularly with the child; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AA18A2" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="49AA18A2" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>File or pursue a pending Petition to establish paternity or to establish a right to have contact or visitation with the child;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7FE522" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="4E85FA81" w14:textId="7EF7B4F5" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manifest (show) an ability and willingness to assume legal and physical custody of the child (if the child was NOT in the physical custody of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> parent).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E85FA81" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5455C0B7" w14:textId="7FE60852" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AND </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at least one of the below applies (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Place an “X” next to at least one of the following that apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04E806B3" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...55 lines deleted...]
-    <w:p w14:paraId="78CF1574" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="78CF1574" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The child is not in the other parents’ legal and physical custody and Respondent(s) are not able or willing promptly to assume legal and physical custody of the child, and to pay for reasonable support for the child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B76EF56" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="3B76EF56" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Placing the child in Respondent(s)’ legal and physical custody would pose a risk of substantial harm to the child’s physical or psychological well-being.  Respondent(s) are unfit to maintain a relationship of “parent and child” with the child because of at least one (1) of the following reasons:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC89B2B" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="5CC89B2B" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2174" w:hanging="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The circumstances of the child’s conception; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F5B42A" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="16F5B42A" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2174" w:hanging="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Respondent(s)’ behavior during pregnancy; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0D662E" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="6B0D662E" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2174" w:hanging="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Respondent(s)’ behavior after the child was </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>born;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C15D204" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="7C15D204" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2174" w:hanging="187"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Respondent(s)’ behavior with respect to another child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B96D47E" w14:textId="44EE1AA2" w:rsidR="006200B6" w:rsidRPr="00B20B4C" w:rsidRDefault="006200B6" w:rsidP="006200B6">
+    <w:p w14:paraId="6F652119" w14:textId="65811A2D" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="006200B6" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CA0C07B" wp14:editId="0AE3736A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>254000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>545465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6343650" cy="3346450"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -40204,2922 +21777,2457 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">G. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006200B6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>The effect on the child of a change of physical custody.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5CCFBBA3" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="00B20B4C"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B20B4C" w:rsidRPr="00B20B4C">
+      <w:r w:rsidR="00B20B4C" w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00B20B4C" w:rsidRPr="00B20B4C">
+      <w:r w:rsidR="00B20B4C" w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B20B4C" w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidR="00B20B4C" w:rsidRPr="00B20B4C">
+      <w:r w:rsidR="00B20B4C" w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B20B4C" w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B20B4C" w:rsidRPr="00B20B4C">
+      <w:r w:rsidR="00B20B4C" w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00B20B4C" w:rsidRPr="00B20B4C">
+      <w:r w:rsidR="00B20B4C" w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Failure to grant the Petition for Permanent Guardianship would be detrimental to the child.</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="00B20B4C" w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6F652119" w14:textId="75A81BDF" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="15B3BC83" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...4 lines deleted...]
-        <w:tab/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONVICTION OR ADJUDICATION:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B3BC83" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...23 lines deleted...]
-    <w:p w14:paraId="2B53ADF4" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="2B53ADF4" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Respondent(s) have been convicted or adjudicated of the following (or a substantially similar offense in another jurisdiction) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(If you check box 4, you must place an “X” next to at least one of the following that apply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7820A1DD" w14:textId="77777777" w:rsidR="006200B6" w:rsidRPr="00B20B4C" w:rsidRDefault="006200B6" w:rsidP="006200B6">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7820A1DD" w14:textId="77777777" w:rsidR="006200B6" w:rsidRPr="00A33320" w:rsidRDefault="006200B6" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4445449B" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="4445449B" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">A felony level offense against the person under Subchapter II of Chapter 5 of Title 11, in which the victim was a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>child;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3065B56B" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="3065B56B" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Aided, abetted, attempted, conspired or solicited to commit a felony level offense against the person under Subchapter II of Chapter 5 of Title 11, in which the victim was a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>child;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48ED8BCF" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="48ED8BCF" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Dealing in Children or attempting to deal in children under § 1100A of Title 11; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C19580B" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="5C19580B" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Felony level endangering the welfare of a child under § 1102 of Title 11; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535381A6" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="535381A6" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Murder or manslaughter of the other parent of the child who is the subject of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>petition;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A1AD79" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="29DCCD58" w14:textId="55966534" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Aiding, abetting, attempting, conspiring, or soliciting to commit murder or manslaughter of the other parent of the child who is the subject of this petition.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DCCD58" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="16BE73C0" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...9 lines deleted...]
-          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FAILURE TO PLAN: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236B4ADE" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="006200B6" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="79D72913" w14:textId="49865049" w:rsidR="006200B6" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DSCYF </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or Licensed Agency</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the child is in DSCYF custody or placed by a licensed agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Respondent(s) are not able or have failed to plan adequately for the child’s physical needs or mental and emotional health and development; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AND </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at least </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ONE (1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the following conditions are met </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(CHECK ALL THAT APPLY)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D72913" w14:textId="77777777" w:rsidR="006200B6" w:rsidRPr="00B20B4C" w:rsidRDefault="006200B6" w:rsidP="006200B6">
-[...11 lines deleted...]
-    <w:p w14:paraId="6623F060" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="6623F060" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>The child has been in DSCYF custody or placed by a licensed agency for at least 1 year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC988E4" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="0BC988E4" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...10 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...25 lines deleted...]
-        <w:t>child came into care as an infant.</w:t>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The child has been in DSCYF custody or placed by a licensed agency for at least 6 months and the child came into care as an infant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D954986" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="4D954986" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...10 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>DSCYF previously had custody of the child or another child of the Respondent(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73328A72" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="73328A72" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...10 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Respondent(s) have a history of dependency, neglect, abuse, or lack of care of the child or another child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F61F69" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="212003D8" w14:textId="40C2DBEF" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...10 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...25 lines deleted...]
-        <w:t>incarceration (the Court may consider the Respondent(s)’ postconviction conduct).</w:t>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Respondent(s) are incapable of discharging parental responsibilities due to extended or repeated incarceration (the Court may consider the Respondent(s)’ postconviction conduct).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212003D8" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...10 lines deleted...]
-    <w:p w14:paraId="64404351" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="006200B6" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="351068D2" w14:textId="1E6E920A" w:rsidR="006200B6" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PRIVATE: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at the time of the Permanent Guardianship Hearing, the child will be a dependent child or neglected child in the Respondent(s)’ care and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B20B4C">
-[...14 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following are true:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351068D2" w14:textId="77777777" w:rsidR="006200B6" w:rsidRPr="00B20B4C" w:rsidRDefault="006200B6" w:rsidP="006200B6">
-[...11 lines deleted...]
-    <w:p w14:paraId="10637011" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="10637011" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...10 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Petitioner (or proposed permanent guardian) is the child’s guardian, relative, or foster parent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CEF665" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="51CEF665" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...10 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The child has resided in the Petitioner’s (or proposed guardian’s) home for at least 1 year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCF5FB4" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="0BCF5FB4" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...10 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Respondent(s) failed to discharge parental responsibilities for at least 12 of the 18 months preceding the filing of the petition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D973C28" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="78D756F6" w14:textId="12E55996" w:rsidR="006200B6" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="333333"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Respondent(s) are unlikely to be able to remedy the dependency or neglect </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B20B4C">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in the near future</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B20B4C">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*NOTE*:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> in making this determination, the Court shall consider the Respondent(s)’ efforts to remedy the dependency or neglect.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  in making this determination, the Court shall consider the Respondent(s)’ efforts to remedy the dependency or neglect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D756F6" w14:textId="77777777" w:rsidR="006200B6" w:rsidRDefault="006200B6" w:rsidP="006200B6">
+    <w:p w14:paraId="719DDE3F" w14:textId="680628B7" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You must also include a detailed statement of why the child would be a dependent child or neglected child in the Respondent(s)’ care:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="719DDE3F" w14:textId="680628B7" w:rsidR="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="19E7280B" w14:textId="3E586250" w:rsidR="00A33320" w:rsidRPr="00A33320" w:rsidRDefault="00A33320" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="153"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text119"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:id="48" w:name="Text119"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F7EE5C" w14:textId="77777777" w:rsidR="00A33320" w:rsidRPr="00A33320" w:rsidRDefault="00A33320" w:rsidP="00A33320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="153"/>
+          <w:tab w:val="left" w:pos="10157"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB574AC" w14:textId="77777777" w:rsidR="006200B6" w:rsidRPr="00A33320" w:rsidRDefault="006200B6" w:rsidP="00A33320">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C0EE5C" w14:textId="77777777" w:rsidR="006200B6" w:rsidRDefault="006200B6" w:rsidP="006200B6">
-[...289 lines deleted...]
-    <w:p w14:paraId="26CEAD75" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="161C2E42" w14:textId="3FC4BC65" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIOR INVOLUNTARY TERMINATION:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Respondent(s)’ parental rights over another child have been involuntarily terminated in a prior proceeding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161C2E42" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...12 lines deleted...]
-    <w:p w14:paraId="52276401" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="1135820B" w14:textId="04239E6B" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABUSE:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Respondent(s) have subjected a child to torture, chronic abuse, sexual abuse, or life-threatening abuse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1135820B" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...12 lines deleted...]
-    <w:p w14:paraId="4CCAABE6" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="4CCAABE6" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20B4C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B20B4C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNEXPLAINED SERIOUS INJURY OR DEATH:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A child has suffered unexplained serious physical injury, near death, or death under circumstances indicating that the injuries, near death, or death resulted from the Respondent(s)’ intentional or reckless conduct or willful neglect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16317079" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
+    <w:p w14:paraId="16317079" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B4C">
+      <w:r w:rsidRPr="00A33320">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3C6A51" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidRDefault="00B20B4C" w:rsidP="006200B6">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B3C6A51" w14:textId="77777777" w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidRDefault="00B20B4C" w:rsidP="00A33320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B20B4C" w:rsidRPr="00B20B4C" w:rsidSect="00DC0D77">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00B20B4C" w:rsidRPr="00A33320" w:rsidSect="00183768">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2E454A2D" w14:textId="77777777" w:rsidR="00710366" w:rsidRDefault="00710366" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="07EBA1BB" w14:textId="77777777" w:rsidR="00710366" w:rsidRDefault="00710366" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -43164,255 +24272,423 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B715677" w14:textId="77777777" w:rsidR="00DC0D77" w:rsidRPr="00DC0D77" w:rsidRDefault="00DC0D77">
-[...10 lines deleted...]
-  <w:p w14:paraId="02B12F08" w14:textId="72651210" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="511658873"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="7803A6DC" w14:textId="692A1A4E" w:rsidR="00183768" w:rsidRDefault="00183768">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00183768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="02B12F08" w14:textId="1381DCE3" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C23A53">
-[...88 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="06CEB2FB" w14:textId="77777777" w:rsidR="00710366" w:rsidRDefault="00710366" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="36BB77A4" w14:textId="77777777" w:rsidR="00710366" w:rsidRDefault="00710366" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E1B1DAF" w14:textId="01E7F3FF" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77">
+  <w:p w14:paraId="3E1B1DAF" w14:textId="01E7F3FF" w:rsidR="00DC0D77" w:rsidRPr="00183768" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00183768">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="00A25EAC">
+    <w:r w:rsidR="00A25EAC" w:rsidRPr="00183768">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>126P</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="744B03CB" w14:textId="6CD7161C" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77" w:rsidP="00A25EAC">
+  <w:p w14:paraId="744B03CB" w14:textId="1615B4CD" w:rsidR="00DC0D77" w:rsidRPr="00183768" w:rsidRDefault="00DC0D77" w:rsidP="00A25EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1270"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00183768">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00E5392A">
+    <w:r w:rsidR="00DF20F6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>11/25</w:t>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00183768" w:rsidRPr="00183768">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08671320"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF78000E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C030489"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5232CA38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -43508,51 +24784,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C67FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="685AB8B0"/>
     <w:lvl w:ilvl="0" w:tplc="785287F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -43597,51 +24873,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F791D06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8320EF2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -43737,51 +25013,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55986232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC3AEDD8"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -43826,51 +25102,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B115FFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4678F784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -43966,51 +25242,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D723369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F42038C0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -44079,51 +25355,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F394C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE8E707A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -44168,51 +25444,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEF06D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F94185A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -44308,51 +25584,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="737A698F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B1AC874"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -44397,51 +25673,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78313BF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="823CD0C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -44540,152 +25816,165 @@
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="576591467">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1171334148">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="450632154">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="371345153">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1658342924">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1607271693">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1171334148">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="450632154">
+  <w:num w:numId="7" w16cid:durableId="1270775132">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="371345153">
+  <w:num w:numId="8" w16cid:durableId="185750518">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1658342924">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="9" w16cid:durableId="1129472998">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1607271693">
-[...8 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1129472998">
+  <w:num w:numId="10" w16cid:durableId="684093613">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="684093613">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="11" w16cid:durableId="1719861390">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="imzbioGB82gQGG18VTuqoh5Tbe67k2ll7CT71QjPUbcNYTxuqm3q80Nw/BZ7brfLD5bJN5nMXij0gTig1BWFow==" w:salt="SWmC4mHhHTg9FXR8zb8zKg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kslRBww3eZ/tWUpHBZBeiOMNtUhL8kwvvgpR3yY/LSlvQr9MmtDaxA3s8N2FpTqY8svCqqXFs4P2ela8dx7ONw==" w:salt="LYipLDzENX9OETMhRw52KA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC0D77"/>
     <w:rsid w:val="000104ED"/>
     <w:rsid w:val="00092EEA"/>
     <w:rsid w:val="00097A1A"/>
     <w:rsid w:val="00103BBD"/>
     <w:rsid w:val="00131477"/>
     <w:rsid w:val="00163D30"/>
+    <w:rsid w:val="00183768"/>
     <w:rsid w:val="00206FB0"/>
     <w:rsid w:val="00277A8D"/>
+    <w:rsid w:val="003133A0"/>
     <w:rsid w:val="00367115"/>
     <w:rsid w:val="00373355"/>
     <w:rsid w:val="003E0832"/>
     <w:rsid w:val="00544EB0"/>
     <w:rsid w:val="005970A4"/>
     <w:rsid w:val="006200B6"/>
+    <w:rsid w:val="006665BA"/>
     <w:rsid w:val="006A1871"/>
+    <w:rsid w:val="006E42E2"/>
     <w:rsid w:val="00710366"/>
     <w:rsid w:val="00750041"/>
     <w:rsid w:val="00804B9D"/>
     <w:rsid w:val="00824553"/>
     <w:rsid w:val="00853155"/>
     <w:rsid w:val="00912B16"/>
     <w:rsid w:val="0092056C"/>
     <w:rsid w:val="009523FE"/>
     <w:rsid w:val="00A25EAC"/>
     <w:rsid w:val="00A3219A"/>
+    <w:rsid w:val="00A33320"/>
     <w:rsid w:val="00A551F3"/>
     <w:rsid w:val="00AA6114"/>
+    <w:rsid w:val="00AD64D1"/>
     <w:rsid w:val="00B077EF"/>
     <w:rsid w:val="00B20B4C"/>
+    <w:rsid w:val="00B97D93"/>
     <w:rsid w:val="00BC1AF1"/>
     <w:rsid w:val="00BD7E9D"/>
     <w:rsid w:val="00BF2889"/>
     <w:rsid w:val="00C23A53"/>
     <w:rsid w:val="00C64E29"/>
     <w:rsid w:val="00CD335E"/>
     <w:rsid w:val="00D44BC0"/>
     <w:rsid w:val="00D951A0"/>
     <w:rsid w:val="00DA1C3E"/>
     <w:rsid w:val="00DC0D77"/>
+    <w:rsid w:val="00DF20F6"/>
     <w:rsid w:val="00E30B8A"/>
     <w:rsid w:val="00E5392A"/>
     <w:rsid w:val="00E54B39"/>
+    <w:rsid w:val="00E94894"/>
+    <w:rsid w:val="00EC7460"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5DDF6631"/>
@@ -45186,51 +26475,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00544EB0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -45484,74 +26773,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE76048-E830-4E03-962B-4E38D9D2F2C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15721</Characters>
+  <Pages>13</Pages>
+  <Words>2609</Words>
+  <Characters>14875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>131</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>123</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18443</CharactersWithSpaces>
+  <CharactersWithSpaces>17450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ostroski, Audrey J (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>