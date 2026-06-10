--- v1 (2025-12-24)
+++ v2 (2026-06-10)
@@ -1,128 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F65C12C" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="00434916" w:rsidP="006762EE">
+    <w:p w14:paraId="4F65C12C" w14:textId="6AAAB417" w:rsidR="001769BB" w:rsidRDefault="00FD577E" w:rsidP="00FD577E">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="86"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:pict w14:anchorId="11D4E411">
-[...22 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11D4E411" wp14:editId="1758D431">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2794635</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-96520</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1257300" cy="1257300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="15" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="15" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1257300" cy="1257300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r w:rsidR="001769BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:r w:rsidR="001769BB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:b/>
             <w:sz w:val="40"/>
           </w:rPr>
           <w:t>Delaware</w:t>
         </w:r>
       </w:smartTag>
     </w:p>
-    <w:p w14:paraId="0DB09439" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
+    <w:p w14:paraId="0DB09439" w14:textId="3A222DE5" w:rsidR="001769BB" w:rsidRDefault="001769BB" w:rsidP="00FD577E">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In and For </w:t>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -141,51 +208,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Castle</w:t>
       </w:r>
       <w:r w:rsidR="0042100B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> County </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -204,56 +271,56 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kent</w:t>
       </w:r>
-      <w:r w:rsidR="0042100B">
+      <w:r w:rsidR="00FD577E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> County</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -281,5055 +348,6045 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A32FD03" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21213FAC" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="00C279C0">
+    <w:p w14:paraId="21213FAC" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="00C279C0" w:rsidP="00FD577E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PETITION</w:t>
       </w:r>
       <w:r w:rsidR="001769BB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> TO MODIFY CUSTODY ORDER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13946C53" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
+    <w:p w14:paraId="13946C53" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB" w:rsidP="00FD577E">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to 13 </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>Del.</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Code, Chapter 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400C6087" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00B94277" w:rsidRDefault="001769BB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35DFF39C" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00EC3895" w:rsidRDefault="001769BB">
+    <w:p w14:paraId="35DFF39C" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00FD577E" w:rsidRDefault="001769BB" w:rsidP="00FD577E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Petitioner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>v. Respondent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC3895">
+      <w:r w:rsidRPr="00FD577E">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10972" w:type="dxa"/>
-        <w:tblInd w:w="-75" w:type="dxa"/>
+        <w:tblW w:w="10350" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4445"/>
+        <w:gridCol w:w="3129"/>
+        <w:gridCol w:w="1285"/>
         <w:gridCol w:w="70"/>
-        <w:gridCol w:w="4399"/>
+        <w:gridCol w:w="2944"/>
+        <w:gridCol w:w="1463"/>
         <w:gridCol w:w="67"/>
-        <w:gridCol w:w="1991"/>
+        <w:gridCol w:w="1392"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC3895" w14:paraId="28E933FF" w14:textId="77777777" w:rsidTr="00642A89">
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="2792137C" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:hRule="exact" w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="3129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DC93630" w14:textId="5D0B5AEF" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B9175F8" w14:textId="77777777" w:rsidR="00EC3895" w:rsidRDefault="00EC3895">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">               Name</w:t>
+          <w:p w14:paraId="0B30AD54" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D.O. B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4667A42E" w14:textId="77777777" w:rsidR="00EC3895" w:rsidRDefault="00EC3895">
-[...12 lines deleted...]
-            <w:tcW w:w="4399" w:type="dxa"/>
+          <w:p w14:paraId="6576137B" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-            </w:tcBorders>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">               Name</w:t>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DD636B6" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DFDECF0" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D.O.B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0443DBF0" w14:textId="77777777" w:rsidR="00EC3895" w:rsidRDefault="00EC3895">
-[...12 lines deleted...]
-            <w:tcW w:w="1991" w:type="dxa"/>
+          <w:p w14:paraId="317780BD" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A5930D3" w14:textId="77777777" w:rsidR="00EC3895" w:rsidRDefault="00EC3895">
-[...22 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="5092AC6C" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:firstLine="1130"/>
-[...7 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>File Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25ED9C4E" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text19"/>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text6"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="67563254" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0249E6" w14:textId="6688D6D8" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text2"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...34 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
-[...27 lines deleted...]
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D9CBD4" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text96"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text45"/>
+                  <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="226D649A" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...88 lines deleted...]
-              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...63 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B92097" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...127 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="7" w:name="Text3"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2426FC" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text97"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text97"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BF85B21" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41CCC2B3" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="7226ABF6" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70D5B088" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street Address  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F5E99FF" w14:textId="77777777" w:rsidR="00EC3895" w:rsidRDefault="00EC3895">
-[...13 lines deleted...]
-            <w:tcW w:w="4399" w:type="dxa"/>
+          <w:p w14:paraId="50E24073" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12CF5D1D" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street Address  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3833D323" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3737C8FF" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="12FA899C" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="509FE797" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Text4"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21846300" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="Text1"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="10"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...91 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED6B3FD" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="Text5"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text6"/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="11"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DC3EB91" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="203100DB" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="10" w:name="Text7"/>
-      <w:tr w:rsidR="00EC3895" w14:paraId="58B3F862" w14:textId="77777777" w:rsidTr="00642A89">
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="0FC9F254" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4445" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="307DD40E" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> P.O. Box Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C261491" w14:textId="77777777" w:rsidR="00EC3895" w:rsidRDefault="00EC3895" w:rsidP="00B94277">
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="663CE145" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="489AF925" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> P.O. Box Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C54DB8D" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E77ABA1" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Petition Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30001F9F" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="12" w:name="Text7"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
-[...4 lines deleted...]
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="10E7EAD7" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...31 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="516232A4" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="Text8"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
-[...75 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3DAB46" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...92 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE07346" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="Text9"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CB30BEA" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDCCE6C" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="3C50196D" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="370"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C28F946" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City/State/Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BA8D152" w14:textId="77777777" w:rsidR="00EC3895" w:rsidRDefault="00EC3895">
-[...12 lines deleted...]
-            <w:tcW w:w="4399" w:type="dxa"/>
+          <w:p w14:paraId="3AEFAAA0" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17719ECF" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City/State/Zip Code </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...17 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CE62723" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="247875E8" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="7DE136AE" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EC43C3" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EC3895">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="15" w:name="Text92"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text12"/>
+                  <w:name w:val="Text92"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00EC3895">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00EC3895">
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EC3895">
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkEnd w:id="15"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF06F85" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF33FCC" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...100 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="16" w:name="Text94"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text9"/>
+                  <w:name w:val="Text94"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CB0CB6">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CB0CB6">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CB0CB6">
-[...42 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CB0CB6">
-[...10 lines deleted...]
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:bookmarkEnd w:id="16"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DE33FF6" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1219ABD1" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="75E149E7" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1392" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...35 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FBB589" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A701A38" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB0CB6">
-[...29 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text9"/>
+                  <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CB0CB6">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CB0CB6">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CB0CB6">
-[...42 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CB0CB6">
-[...10 lines deleted...]
-            <w:tcW w:w="67" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...24 lines deleted...]
-            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64F3206E" w14:textId="77777777" w:rsidR="00CB0CB6" w:rsidRDefault="00CB0CB6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading1"/>
+          <w:p w14:paraId="29AA9AD4" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:tcW w:w="70" w:type="dxa"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...76 lines deleted...]
-              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="025AA1CB" w14:textId="77777777" w:rsidR="00CB0CB6" w:rsidRDefault="00CB0CB6" w:rsidP="00642A89">
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="1102919B" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A98B1F0" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text20"/>
+                  <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EEF1ABB" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="1043CB9B" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="424"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDD182E" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Attorney Name </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F580E3" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5E7F0B" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Attorney Name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="673CCF7E" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F0F06A" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="0E4E6984" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...14 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E6BC86" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="Text93"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text22"/>
+                  <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="17"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DB1189" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="103C78BC" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text95"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="Text95"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="762EB8F3" w14:textId="77777777" w:rsidR="00CB0CB6" w:rsidRDefault="00CB0CB6">
-[...5 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w14:paraId="7AF06E1B" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BCE948" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2301" w14:paraId="357B83DC" w14:textId="77777777" w:rsidTr="00EB2301">
-[...2 lines deleted...]
-            <w:tcW w:w="4445" w:type="dxa"/>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="3ED65F17" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="323CA958" w14:textId="77777777" w:rsidR="00EB2301" w:rsidRPr="004970FC" w:rsidRDefault="00EB2301" w:rsidP="00EB2301">
+          <w:p w14:paraId="7132B841" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="004970FC">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...13 lines deleted...]
-            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D38482" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="206B833F" w14:textId="77777777" w:rsidR="00EB2301" w:rsidRPr="004970FC" w:rsidRDefault="00EB2301" w:rsidP="00EB2301">
+          <w:p w14:paraId="6A8F4278" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="004970FC">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5796D151" w14:textId="77777777" w:rsidR="00EB2301" w:rsidRDefault="00EB2301">
-[...12 lines deleted...]
-            <w:tcW w:w="1991" w:type="dxa"/>
+          <w:p w14:paraId="14F5EE3B" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C111D8" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2301" w14:paraId="7A9AD46A" w14:textId="77777777" w:rsidTr="00EB2301">
-[...2 lines deleted...]
-            <w:tcW w:w="4445" w:type="dxa"/>
+      <w:tr w:rsidR="00086D47" w:rsidRPr="005F6FF4" w14:paraId="2F63D024" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E7E57D3" w14:textId="77777777" w:rsidR="00EB2301" w:rsidRPr="004970FC" w:rsidRDefault="00EB2301" w:rsidP="00EB2301">
+          <w:p w14:paraId="410AC41B" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="004970FC">
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Language </w:t>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text49"/>
-            <w:r w:rsidRPr="004970FC">
+            <w:bookmarkStart w:id="19" w:name="Text49"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FFC2FBE" w14:textId="77777777" w:rsidR="00EB2301" w:rsidRDefault="00EB2301">
-[...12 lines deleted...]
-            <w:tcW w:w="4399" w:type="dxa"/>
+          <w:p w14:paraId="551215FA" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78C049B0" w14:textId="77777777" w:rsidR="00EB2301" w:rsidRPr="004970FC" w:rsidRDefault="00EB2301" w:rsidP="00EB2301">
+          <w:p w14:paraId="31E1ED51" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="004970FC">
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Language </w:t>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004970FC">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="004970FC">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03D7D196" w14:textId="77777777" w:rsidR="00EB2301" w:rsidRDefault="00EB2301">
-[...12 lines deleted...]
-            <w:tcW w:w="1991" w:type="dxa"/>
+          <w:p w14:paraId="4359F991" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC811E8" w14:textId="77777777" w:rsidR="00086D47" w:rsidRPr="005F6FF4" w:rsidRDefault="00086D47" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20D3E42A" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
+    <w:p w14:paraId="20D3E42A" w14:textId="39C4574E" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00FD577E" w:rsidP="00081D93">
       <w:pPr>
-        <w:spacing w:before="120" w:after="60"/>
+        <w:spacing w:before="120" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001769BB" w:rsidRPr="00081D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IN THE INTEREST OF the following child(ren):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="11111" w:type="dxa"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3438"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2088"/>
+        <w:gridCol w:w="4050"/>
+        <w:gridCol w:w="1553"/>
+        <w:gridCol w:w="3937"/>
+        <w:gridCol w:w="1571"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001769BB" w14:paraId="4DB6280C" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3438" w:type="dxa"/>
+      <w:tr w:rsidR="001769BB" w:rsidRPr="00081D93" w14:paraId="4DB6280C" w14:textId="77777777" w:rsidTr="00086D47">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE4EA42" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FBDF5D" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B4B027" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="1571" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D698F2" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001769BB" w14:paraId="7CAB677D" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3438" w:type="dxa"/>
+      <w:tr w:rsidR="001769BB" w:rsidRPr="00081D93" w14:paraId="7CAB677D" w14:textId="77777777" w:rsidTr="00086D47">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="602B2DAC" w14:textId="7DCBD64D" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="35"/>
+                    <w:maxLength w:val="28"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text36"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="20" w:name="Text36"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0059371B">
-[...37 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
-[...5 lines deleted...]
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:bookmarkEnd w:id="20"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73840D1A" w14:textId="7526D817" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="21" w:name="Text27"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
-[...39 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
-[...4 lines deleted...]
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:bookmarkEnd w:id="21"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF794AF" w14:textId="231118C4" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="25"/>
+                    <w:maxLength w:val="28"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text30"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="22" w:name="Text30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0059371B">
-[...37 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
-[...5 lines deleted...]
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:bookmarkEnd w:id="22"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="540FC953" w14:textId="41CECA73" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="23" w:name="Text33"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...38 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001769BB" w14:paraId="428664C3" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3438" w:type="dxa"/>
+      <w:tr w:rsidR="001769BB" w:rsidRPr="00081D93" w14:paraId="428664C3" w14:textId="77777777" w:rsidTr="00086D47">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AE2DA8" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="731A5A9F" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="551388BC" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="1571" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6971819D" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001769BB" w14:paraId="3EA561D3" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3438" w:type="dxa"/>
+      <w:tr w:rsidR="001769BB" w:rsidRPr="00081D93" w14:paraId="3EA561D3" w14:textId="77777777" w:rsidTr="00086D47">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D468ED" w14:textId="589B7FCE" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="35"/>
+                    <w:maxLength w:val="28"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text26"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="24" w:name="Text26"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0059371B">
-[...37 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
-[...5 lines deleted...]
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:bookmarkEnd w:id="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CA2F01" w14:textId="0C5698C0" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="25" w:name="Text29"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...38 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
-[...4 lines deleted...]
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:bookmarkEnd w:id="25"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="327A0A36" w14:textId="4366335F" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="25"/>
+                    <w:maxLength w:val="28"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text32"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="26" w:name="Text32"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0059371B">
-[...37 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
-[...5 lines deleted...]
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:bookmarkEnd w:id="26"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE69316" w14:textId="35AB1838" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="27" w:name="Text35"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...38 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001769BB" w14:paraId="6887BDE6" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3438" w:type="dxa"/>
+      <w:tr w:rsidR="001769BB" w:rsidRPr="00081D93" w14:paraId="6887BDE6" w14:textId="77777777" w:rsidTr="00086D47">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A6A348" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D2F3DF" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE28F60" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="1571" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A315CB" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001769BB" w14:paraId="282A9AB3" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3438" w:type="dxa"/>
+      <w:tr w:rsidR="001769BB" w:rsidRPr="00081D93" w14:paraId="282A9AB3" w14:textId="77777777" w:rsidTr="00086D47">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8D0064" w14:textId="750F77A7" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="25"/>
+                    <w:maxLength w:val="28"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text25"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="28" w:name="Text25"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0059371B">
-[...37 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
-[...5 lines deleted...]
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:bookmarkEnd w:id="28"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E54C77B" w14:textId="0DEB2825" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="29" w:name="Text28"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...38 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
-[...4 lines deleted...]
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:bookmarkEnd w:id="29"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25759AA5" w14:textId="280431F3" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="25"/>
+                    <w:maxLength w:val="28"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text31"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="30" w:name="Text31"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0059371B">
-[...37 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
-[...5 lines deleted...]
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:bookmarkEnd w:id="30"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBA6111" w14:textId="1B741CC1" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="31" w:name="Text34"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...38 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="057D907C" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB" w:rsidP="00EB4468">
+    <w:p w14:paraId="7CD37E1B" w14:textId="77777777" w:rsidR="00081D93" w:rsidRDefault="00081D93" w:rsidP="00EB4468">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7630FAF6" w14:textId="77777777" w:rsidR="00081D93" w:rsidRDefault="00081D93" w:rsidP="00EB4468">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The above named Petitioner was:  </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0001FF" w14:textId="77777777" w:rsidR="00081D93" w:rsidRDefault="00081D93" w:rsidP="00081D93">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057D907C" w14:textId="3C561212" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>above named</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00081D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petitioner was:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Check4"/>
-      <w:r>
+      <w:bookmarkStart w:id="32" w:name="Check4"/>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-      <w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Petitioner  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Check5"/>
-      <w:r>
+      <w:bookmarkStart w:id="33" w:name="Check5"/>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-      <w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Respondent  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Check6"/>
-      <w:r>
+      <w:bookmarkStart w:id="34" w:name="Check6"/>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-      <w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:t>seek to modify. If “Other” give name and relationship to child(ren):</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Other in the action that resulted in the order you seek to modify. If “Other” give name and relationship to child(ren):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1C9527" w14:textId="77777777" w:rsidR="00EB4468" w:rsidRDefault="00EB4468" w:rsidP="00EB4468">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="693" w:type="dxa"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4725"/>
+        <w:gridCol w:w="5058"/>
         <w:gridCol w:w="270"/>
-        <w:gridCol w:w="4410"/>
+        <w:gridCol w:w="4662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001769BB" w14:paraId="3F84E291" w14:textId="77777777">
+      <w:tr w:rsidR="001769BB" w14:paraId="3F84E291" w14:textId="77777777" w:rsidTr="00086D47">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4725" w:type="dxa"/>
+            <w:tcW w:w="5058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C92C42D" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
-[...11 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w14:paraId="0C92C42D" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="757C9F01" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
-[...11 lines deleted...]
-            <w:tcW w:w="4410" w:type="dxa"/>
+          <w:p w14:paraId="757C9F01" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48ECCD18" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
-[...11 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w14:paraId="48ECCD18" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Relationship</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001769BB" w14:paraId="7C9A3329" w14:textId="77777777">
+      <w:tr w:rsidR="001769BB" w14:paraId="7C9A3329" w14:textId="77777777" w:rsidTr="00086D47">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4725" w:type="dxa"/>
+            <w:tcW w:w="5058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F4AE23" w14:textId="69C59121" w:rsidR="001769BB" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="35"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Text37"/>
+            <w:bookmarkStart w:id="35" w:name="Text37"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C97046" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:tcW w:w="4662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE4F510" w14:textId="3325BDFC" w:rsidR="001769BB" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="25"/>
+                    <w:maxLength w:val="30"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Text38"/>
+            <w:bookmarkStart w:id="36" w:name="Text38"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
@@ -5353,986 +6410,1153 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42A9AF9E" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00890AFE" w:rsidRDefault="001769BB" w:rsidP="00890AFE">
+    <w:p w14:paraId="566F380F" w14:textId="77777777" w:rsidR="00081D93" w:rsidRDefault="00081D93" w:rsidP="00890AFE">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00890AFE">
+    </w:p>
+    <w:p w14:paraId="42A9AF9E" w14:textId="7BA9E44D" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Petitioner hereby moves the Court for an Order modifying a prior Custody Order of this Court</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="8028"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001769BB" w14:paraId="76D81FDB" w14:textId="77777777" w:rsidTr="00EB4468">
+      <w:tr w:rsidR="001769BB" w:rsidRPr="00081D93" w14:paraId="76D81FDB" w14:textId="77777777" w:rsidTr="00EB4468">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02C326D4" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB" w:rsidP="00890AFE">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="02C326D4" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13B5521C" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB" w:rsidP="00890AFE">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="13B5521C" w14:textId="4AF09A69" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="18"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="Text39"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:bookmarkStart w:id="37" w:name="Text39"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0059371B">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8028" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1BAD67" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00890AFE" w:rsidRDefault="001769BB" w:rsidP="00890AFE">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="2E1BAD67" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00890AFE">
+            <w:r w:rsidRPr="00081D93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and, in support thereof, alleges the following:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C4B13C9" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
+    <w:p w14:paraId="5C4B13C9" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001769BB" w14:paraId="6E0B3024" w14:textId="77777777" w:rsidTr="00EC3895">
+      <w:tr w:rsidR="001769BB" w:rsidRPr="00081D93" w14:paraId="6E0B3024" w14:textId="77777777" w:rsidTr="00081D93">
         <w:trPr>
-          <w:trHeight w:val="2545"/>
+          <w:trHeight w:val="4320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4742F058" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="4742F058" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="800"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Text40"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="38" w:name="Text40"/>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0059371B">
-[...37 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="0059371B" w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0059371B" w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0059371B" w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0059371B" w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0059371B" w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E42BC8E" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00B94277" w:rsidRDefault="001769BB">
+    <w:p w14:paraId="39B23A45" w14:textId="77777777" w:rsidR="00081D93" w:rsidRDefault="00081D93" w:rsidP="00081D93">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21486795" w14:textId="77777777" w:rsidR="001769BB" w:rsidRPr="00890AFE" w:rsidRDefault="001769BB" w:rsidP="00195265">
+    <w:p w14:paraId="021C4BEF" w14:textId="7CED9C29" w:rsidR="00081D93" w:rsidRPr="00081D93" w:rsidRDefault="001769BB" w:rsidP="00081D93">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00890AFE">
+      <w:r w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">WHEREFORE, the Petitioner prays that the Court will enter an Order reopening the Custody proceedings and thereafter enter an Order modifying the prior order and grant Custody of the </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHEREFORE, the Petitioner prays that the Court will enter an Order reopening the Custody proceedings and thereafter enter an Order modifying the prior order and grant Custody of the above named </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00890AFE">
+      <w:r w:rsidR="00890AFE" w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        </w:rPr>
-        <w:t>above named</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>child(ren) to</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00890AFE">
+      <w:r w:rsidR="002806C5" w:rsidRPr="00081D93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890AFE">
+      <w:r w:rsidR="00086D47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        </w:rPr>
-        <w:t>child(ren) to</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text41"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="35"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002806C5">
+      <w:bookmarkStart w:id="39" w:name="Text41"/>
+      <w:r w:rsidR="00086D47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00086D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00086D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00086D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00086D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00086D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00086D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00086D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00086D47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidR="00081D93" w:rsidRPr="00081D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00081D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00081D93" w:rsidRPr="00081D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and enter such other Orders as may be in the best interest of the child(ren).</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...142 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="1299B345" w14:textId="6D862D98" w:rsidR="00081D93" w:rsidRPr="00081D93" w:rsidRDefault="00081D93" w:rsidP="00081D93">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2808"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="41FFF1B7" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E8CCBB" w14:textId="77777777" w:rsidR="00EB4468" w:rsidRPr="00B94277" w:rsidRDefault="00EB4468">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="11016" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4428"/>
-        <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="4968"/>
+        <w:gridCol w:w="972"/>
+        <w:gridCol w:w="5616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00195265" w14:paraId="3964CA2C" w14:textId="77777777" w:rsidTr="00F90861">
+      <w:tr w:rsidR="00195265" w:rsidRPr="00081D93" w14:paraId="3964CA2C" w14:textId="77777777" w:rsidTr="00086D47">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0802CDD8" w14:textId="77777777" w:rsidR="00195265" w:rsidRDefault="00195265">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="0802CDD8" w14:textId="77777777" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00195265" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SWORN TO AND SUBSCRIBED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="972" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E9F9BE0" w14:textId="77777777" w:rsidR="00195265" w:rsidRDefault="00195265">
-[...9 lines deleted...]
-            <w:tcW w:w="4968" w:type="dxa"/>
+          <w:p w14:paraId="6E9F9BE0" w14:textId="77777777" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00195265" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2BDA5B" w14:textId="74D1B426" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Text50"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:bookmarkStart w:id="40" w:name="Text50"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195265" w14:paraId="4DA42CFE" w14:textId="77777777" w:rsidTr="00F90861">
+      <w:tr w:rsidR="00195265" w:rsidRPr="00081D93" w14:paraId="4DA42CFE" w14:textId="77777777" w:rsidTr="00086D47">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AACD039" w14:textId="77777777" w:rsidR="00195265" w:rsidRDefault="00195265">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="6AACD039" w14:textId="77777777" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00195265" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Before me this date,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="972" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02BD1D89" w14:textId="77777777" w:rsidR="00195265" w:rsidRDefault="00195265">
-[...9 lines deleted...]
-            <w:tcW w:w="4968" w:type="dxa"/>
+          <w:p w14:paraId="02BD1D89" w14:textId="77777777" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00195265" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C22C9CB" w14:textId="77777777" w:rsidR="00195265" w:rsidRDefault="00195265">
-            <w:pPr>
+          <w:p w14:paraId="2C22C9CB" w14:textId="77777777" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00195265" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petitioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195265" w14:paraId="5DFB1CDF" w14:textId="77777777" w:rsidTr="00F90861">
+      <w:tr w:rsidR="00195265" w:rsidRPr="00081D93" w14:paraId="5DFB1CDF" w14:textId="77777777" w:rsidTr="00086D47">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="4968" w:type="dxa"/>
+          <w:wAfter w:w="5616" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5ED841" w14:textId="35F9AAF2" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00086D47" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="18"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Text44"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:bookmarkStart w:id="41" w:name="Text44"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
-[...4 lines deleted...]
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:bookmarkEnd w:id="41"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="079AF023" w14:textId="77777777" w:rsidR="00195265" w:rsidRDefault="00195265">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="079AF023" w14:textId="77777777" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00195265" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195265" w14:paraId="05213482" w14:textId="77777777" w:rsidTr="00F90861">
+      <w:tr w:rsidR="00195265" w:rsidRPr="00081D93" w14:paraId="05213482" w14:textId="77777777" w:rsidTr="00086D47">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="058F6CA9" w14:textId="77777777" w:rsidR="00195265" w:rsidRDefault="00195265">
-[...9 lines deleted...]
-            <w:tcW w:w="1620" w:type="dxa"/>
+          <w:p w14:paraId="058F6CA9" w14:textId="77777777" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00195265" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A48341B" w14:textId="77777777" w:rsidR="00195265" w:rsidRDefault="00195265">
-[...9 lines deleted...]
-            <w:tcW w:w="4968" w:type="dxa"/>
+          <w:p w14:paraId="6A48341B" w14:textId="77777777" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="00195265" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F03F029" w14:textId="77777777" w:rsidR="00195265" w:rsidRDefault="002806C5" w:rsidP="007C7213">
-            <w:pPr>
+          <w:p w14:paraId="6F03F029" w14:textId="77777777" w:rsidR="00195265" w:rsidRPr="00081D93" w:rsidRDefault="002806C5" w:rsidP="00081D93">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clerk of Court/</w:t>
             </w:r>
-            <w:r w:rsidR="00195265">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidR="00195265" w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Notary Public</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65E80A02" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001769BB" w:rsidSect="000606BE">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="317" w:right="720" w:bottom="270" w:left="720" w:header="144" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6CEB50FB" w14:textId="77777777" w:rsidR="0042100B" w:rsidRDefault="0042100B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B4E86C9" w14:textId="77777777" w:rsidR="0042100B" w:rsidRDefault="0042100B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -6370,125 +7594,289 @@
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2088265862"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="5C1CD824" w14:textId="3391F65D" w:rsidR="00081D93" w:rsidRDefault="00081D93">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2768EE8B" w14:textId="77777777" w:rsidR="00081D93" w:rsidRDefault="00081D93">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7E19E197" w14:textId="77777777" w:rsidR="0042100B" w:rsidRDefault="0042100B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3EF32493" w14:textId="77777777" w:rsidR="0042100B" w:rsidRDefault="0042100B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12148ADF" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="39204369" w14:textId="77777777" w:rsidR="001769BB" w:rsidRDefault="001769BB">
+  <w:p w14:paraId="39204369" w14:textId="1F85DB19" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="001769BB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00081D93">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 348</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="25C6E80A" w14:textId="42835805" w:rsidR="001769BB" w:rsidRDefault="005C72A3">
+  <w:p w14:paraId="25C6E80A" w14:textId="77A7C618" w:rsidR="001769BB" w:rsidRPr="00081D93" w:rsidRDefault="005C72A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00081D93">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rev. </w:t>
+      <w:t>Rev</w:t>
     </w:r>
-    <w:r w:rsidR="00CB0CB6">
+    <w:r w:rsidR="00507439">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>11/25</w:t>
+      <w:t xml:space="preserve"> 5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00081D93" w:rsidRPr="00081D93">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">) </w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B1C5DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -7431,223 +8819,215 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="100805070">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="793445863">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1472019923">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1831939575">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1809740024">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1720863114">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pFt/+E2K37sLw7nS9dDy16vHcJnxmzlYdObyFGlQwGSgOCzo5dmpRkDMX5Y5InUaK2hDZUkwU1DvhnC7QBPRsQ==" w:salt="fuVkkZUvQ4XOKjAhsnJcTQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Lrh0liYuIz2Lps0+zLcpl9mDwXp6FlNl46I4sDOuxrRZHiAecmpMDa43hR6xAB0q9dPDwTaKEJoWUciwhcAfpw==" w:salt="9bJ3ohhTC0HbNap2tNuFpg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotSuppressParagraphBorders/>
-[...3 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...24 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0042100B"/>
     <w:rsid w:val="000606BE"/>
+    <w:rsid w:val="00081D93"/>
+    <w:rsid w:val="00086D47"/>
     <w:rsid w:val="000B0A3A"/>
     <w:rsid w:val="000D6C60"/>
+    <w:rsid w:val="00107663"/>
     <w:rsid w:val="00135FEF"/>
     <w:rsid w:val="00166F6B"/>
     <w:rsid w:val="001769BB"/>
     <w:rsid w:val="00195265"/>
     <w:rsid w:val="002009D0"/>
+    <w:rsid w:val="0020671A"/>
     <w:rsid w:val="0021277B"/>
     <w:rsid w:val="002252C3"/>
     <w:rsid w:val="002806C5"/>
+    <w:rsid w:val="002A1C2F"/>
     <w:rsid w:val="002C7CCA"/>
     <w:rsid w:val="002E3D21"/>
     <w:rsid w:val="00417B7F"/>
     <w:rsid w:val="0042100B"/>
     <w:rsid w:val="00434916"/>
     <w:rsid w:val="00450C21"/>
+    <w:rsid w:val="004604A4"/>
     <w:rsid w:val="004970FC"/>
+    <w:rsid w:val="00507439"/>
     <w:rsid w:val="00576480"/>
     <w:rsid w:val="0059371B"/>
     <w:rsid w:val="005C72A3"/>
     <w:rsid w:val="00604D30"/>
     <w:rsid w:val="0061317A"/>
     <w:rsid w:val="00620C3D"/>
     <w:rsid w:val="00642A89"/>
     <w:rsid w:val="006762EE"/>
     <w:rsid w:val="006B55D2"/>
     <w:rsid w:val="007A77DB"/>
+    <w:rsid w:val="007C45F9"/>
     <w:rsid w:val="007C484F"/>
     <w:rsid w:val="007C7213"/>
     <w:rsid w:val="00815B6B"/>
     <w:rsid w:val="00836F21"/>
     <w:rsid w:val="00856134"/>
     <w:rsid w:val="00860B51"/>
     <w:rsid w:val="00890AFE"/>
+    <w:rsid w:val="008B0A79"/>
+    <w:rsid w:val="00940961"/>
+    <w:rsid w:val="009C7E2B"/>
     <w:rsid w:val="009D091A"/>
     <w:rsid w:val="00A3540C"/>
     <w:rsid w:val="00A45BEE"/>
     <w:rsid w:val="00A77084"/>
     <w:rsid w:val="00A91342"/>
     <w:rsid w:val="00A91755"/>
+    <w:rsid w:val="00AC1DFF"/>
+    <w:rsid w:val="00AC4CD8"/>
+    <w:rsid w:val="00B33FEA"/>
     <w:rsid w:val="00B3430A"/>
     <w:rsid w:val="00B34811"/>
     <w:rsid w:val="00B546E6"/>
     <w:rsid w:val="00B94277"/>
     <w:rsid w:val="00C279C0"/>
     <w:rsid w:val="00C93896"/>
     <w:rsid w:val="00CA7490"/>
     <w:rsid w:val="00CB0CB6"/>
     <w:rsid w:val="00CC20EB"/>
     <w:rsid w:val="00DA5FF0"/>
     <w:rsid w:val="00DA74F1"/>
+    <w:rsid w:val="00DC1F1E"/>
     <w:rsid w:val="00DC40AA"/>
+    <w:rsid w:val="00DC5C31"/>
     <w:rsid w:val="00E9614B"/>
     <w:rsid w:val="00EB2301"/>
     <w:rsid w:val="00EB4468"/>
     <w:rsid w:val="00EC3895"/>
     <w:rsid w:val="00F90861"/>
     <w:rsid w:val="00F911D1"/>
+    <w:rsid w:val="00FD577E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="091DA615"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9100159B-DFF5-4099-BB33-C6F3024B8370}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7948,104 +9328,132 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="000606BE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EB2301"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00081D93"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FormsArial10">
+    <w:name w:val="Forms Arial 10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FormsArial10Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00086D47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FormsArial10Char">
+    <w:name w:val="Forms Arial 10 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FormsArial10"/>
+    <w:rsid w:val="00086D47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8265,75 +9673,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E06DED0-FBC3-4B57-B952-2AE63DB2A268}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2155</Characters>
+  <Pages>2</Pages>
+  <Words>363</Words>
+  <Characters>2075</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2527</CharactersWithSpaces>
+  <CharactersWithSpaces>2434</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Clark, Tempess (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>